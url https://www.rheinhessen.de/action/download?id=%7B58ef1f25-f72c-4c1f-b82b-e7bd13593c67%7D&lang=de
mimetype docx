--- v0 (2026-06-18)
+++ v1 (2026-09-16)
@@ -1,385 +1,131 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="emf" ContentType="image/x-emf"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00C26D26" w:rsidRDefault="00E75F7F" w:rsidP="007E245D">
+    <w:p w14:paraId="6A0F52AF" w14:textId="4DD5D75B" w:rsidR="00C26D26" w:rsidRDefault="00C26D26" w:rsidP="007E245D">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:spacing w:line="700" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...253 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00E75F7F" w:rsidRDefault="00E75F7F" w:rsidP="007E245D">
+    <w:p w14:paraId="68E3E428" w14:textId="77777777" w:rsidR="00E75F7F" w:rsidRDefault="00E75F7F" w:rsidP="007E245D">
       <w:pPr>
         <w:spacing w:after="120" w:line="800" w:lineRule="exact"/>
         <w:ind w:right="-1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="8F1936"/>
           <w:sz w:val="56"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E75F7F" w:rsidRPr="00F85253" w:rsidRDefault="00E75F7F" w:rsidP="00F85253">
+    <w:p w14:paraId="09B4B18B" w14:textId="77777777" w:rsidR="00E75F7F" w:rsidRPr="00F85253" w:rsidRDefault="00E75F7F" w:rsidP="00F85253">
       <w:pPr>
         <w:spacing w:after="120" w:line="600" w:lineRule="exact"/>
         <w:ind w:right="-1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="8F1936"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E75F7F" w:rsidRPr="00F85253" w:rsidRDefault="00E75F7F" w:rsidP="00F85253">
+    <w:p w14:paraId="740BE142" w14:textId="77777777" w:rsidR="00E75F7F" w:rsidRPr="00F85253" w:rsidRDefault="00E75F7F" w:rsidP="00F85253">
       <w:pPr>
         <w:spacing w:after="120" w:line="600" w:lineRule="exact"/>
         <w:ind w:right="-1418"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="8F1936"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F85253" w:rsidRPr="003E73D5" w:rsidRDefault="00F85253" w:rsidP="00F85253">
+    <w:p w14:paraId="06CD90EC" w14:textId="77777777" w:rsidR="00F85253" w:rsidRPr="003E73D5" w:rsidRDefault="00F85253" w:rsidP="00F85253">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:before="120" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="8F1936"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="325DE9EF" wp14:editId="57E448E2">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2A8E49E5" wp14:editId="2FB5AC96">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>731519</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>4174435</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="4516341" cy="125730"/>
                 <wp:effectExtent l="0" t="0" r="0" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="26" name="Rechteck 26"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="4516341" cy="125730"/>
                         </a:xfrm>
@@ -398,67 +144,67 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:rect w14:anchorId="735493FD" id="Rechteck 26" o:spid="_x0000_s1026" style="position:absolute;margin-left:57.6pt;margin-top:328.7pt;width:355.6pt;height:9.9pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBQqY5ngwIAAPwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVG1v2yAQ/j5p/wHxPbVxnBdbdao2XaZJ&#10;3Vat2w8ggGNUGxiQOO20/74DJ1nafZmm5YPDccfx3D3PcXm171q0E9ZJrSpMLlKMhGKaS7Wp8Lev&#10;q9EcI+ep4rTVSlT4STh8tXj75rI3pch0o1suLIIkypW9qXDjvSmTxLFGdNRdaCMUOGttO+rBtJuE&#10;W9pD9q5NsjSdJr223FjNhHOwezs48SLmr2vB/Oe6dsKjtsKAzcevjd91+CaLS1puLDWNZAcY9B9Q&#10;dFQquPSU6pZ6irZW/pGqk8xqp2t/wXSX6LqWTMQaoBqSvqrmoaFGxFqgOc6c2uT+X1r2aXdvkeQV&#10;zqYYKdoBR18Ea7xgjwi2oD+9cSWEPZh7Gyp05k6zR4eUXjZUbcS1tbpvBOWAioT45MWBYDg4itb9&#10;R80hO916HVu1r20XEkIT0D4y8nRiROw9YrCZT8h0nBOMGPhINpmNI2UJLY+njXX+vdAdCosKW2A8&#10;Zqe7O+cDGloeQyJ63Uq+km0bDbtZL1uLdhTUMV+RYhwLhiPuPKxVIVjpcGzIOOwASLgj+ALcyPaP&#10;gmR5epMVo9V0Phvlq3wyKmbpfJSS4qaYpnmR365+BoAkLxvJuVB3Uomj8kj+d8weZmDQTNQe6itc&#10;TLJJrP0FendeZBp/kaVXRXbSwyC2soNOnIJoGYh9pziUTUtPZTusk5fwY5ehB8f/2JUog8D8oKC1&#10;5k+gAquBJBhEeDJg0Wj7jFEP41dh931LrcCo/aBASQXJ8zCv0cgnswwMe+5Zn3uoYpCqwh6jYbn0&#10;w4xvjZWbBm4isTFKX4P6ahmFEZQ5oDpoFkYsVnB4DsIMn9sx6vejtfgFAAD//wMAUEsDBBQABgAI&#10;AAAAIQAFFRam3gAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/dSsQwEIXvBd8hjOCdm27pz1Kb&#10;LiIorCBo9QFmm7EpNkltst369o5Xejdn5nDmO/V+taNYaA6Ddwq2mwQEuc7rwfUK3t8ebnYgQkSn&#10;cfSOFHxTgH1zeVFjpf3ZvdLSxl5wiAsVKjAxTpWUoTNkMWz8RI5vH362GFnOvdQznjncjjJNkkJa&#10;HBx/MDjRvaHusz1ZBdiWmVkeD1mfHfDJP7/kBr9ypa6v1rtbEJHW+GeGX3xGh4aZjv7kdBAj622e&#10;slVBkZcZCHbs0oKHI2/KMgXZ1PJ/h+YHAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAUKmO&#10;Z4MCAAD8BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;BRUWpt4AAAALAQAADwAAAAAAAAAAAAAAAADdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAOgFAAAAAA==&#10;" fillcolor="#8f1936" stroked="f">
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BCCDA22" wp14:editId="2CD92C36">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67AABA86" wp14:editId="1BC2A430">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>13363</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="page">
                   <wp:posOffset>4176395</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="720090" cy="125730"/>
                 <wp:effectExtent l="0" t="0" r="3810" b="7620"/>
                 <wp:wrapNone/>
                 <wp:docPr id="25" name="Rechteck 25"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="720090" cy="125730"/>
                         </a:xfrm>
@@ -477,2005 +223,2918 @@
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
             <w:pict>
               <v:rect w14:anchorId="320D5412" id="Rechteck 25" o:spid="_x0000_s1026" style="position:absolute;margin-left:1.05pt;margin-top:328.85pt;width:56.7pt;height:9.9pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAX2eM6fgIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/t0lKeknUdLXbUoS0&#10;wIqFD3Btp7HWsY3tNi2If2fstKULPCBEKzm2Zzw+M+eM5zeHVqI9t05oVeFsmGLEFdVMqG2FP39a&#10;D2YYOU8UI1IrXuEjd/hm8fLFvDMlH+lGS8YtgiDKlZ2pcOO9KZPE0Ya3xA214QqMtbYt8bC024RZ&#10;0kH0ViajNJ0knbbMWE25c7C76o14EePXNaf+Q1077pGsMGDzcbRx3IQxWcxJubXENIKeYJB/QNES&#10;oeDSS6gV8QTtrPgtVCuo1U7Xfkh1m+i6FpTHHCCbLP0lm8eGGB5zgeI4cymT+39h6fv9g0WCVXg0&#10;xkiRFjj6yGnjOX1CsAX16Ywrwe3RPNiQoTP3mj45pPSyIWrLb63VXcMJA1RZ8E+eHQgLB0fRpnun&#10;GUQnO69jqQ61bUNAKAI6REaOF0b4wSMKm1PguADeKJiy0Xj6KjKWkPJ82Fjn33DdojCpsAXCY3Cy&#10;v3c+gCHl2SWC11KwtZAyLux2s5QW7QmIY5mGf8QPOV67SRWclQ7H+oj9DmCEO4ItoI1kfyuyUZ7e&#10;jYrBejKbDvJ1Ph4U03Q2SLPirpikeZGv1t8DwCwvG8EYV/dC8bPwsvzviD21QC+ZKD3UVbgYA18x&#10;r2v07jrJNP7+lGQrPPShFG2FZxcnUgZeXysGaZPSEyH7efIcfqwy1OD8jVWJKgjE9wLaaHYEEVgN&#10;JAGf8GLApNH2K0YddF+F3ZcdsRwj+VaBkIosz0O7xkU+BhlgZK8tm2sLURRCVdhj1E+Xvm/xnbFi&#10;28BNWSyM0rcgvlpEYQRh9qhOkoUOixmcXoPQwtfr6PXzzVr8AAAA//8DAFBLAwQUAAYACAAAACEA&#10;OU0XAN0AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwW7CMBBE75X4B2uReitOAkmqNA5CSLTH&#10;Cqh6NvE2SYnXke1A+veYUznOzmjmbbmedM8uaF1nSEC8iIAh1UZ11Aj4Ou5eXoE5L0nJ3hAK+EMH&#10;62r2VMpCmSvt8XLwDQsl5AopoPV+KDh3dYtauoUZkIL3Y6yWPkjbcGXlNZTrnidRlHEtOwoLrRxw&#10;22J9PoxaAD9m1p+Xq+Xv3rtko8f3j8/6W4jn+bR5A+Zx8v9huOMHdKgC08mMpBzrBSRxCArI0jwH&#10;dvfjNAV2Cpc8T4FXJX/8oLoBAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAF9njOn4CAAD7&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAOU0XAN0A&#10;AAAJAQAADwAAAAAAAAAAAAAAAADYBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAOIF&#10;AAAAAA==&#10;" fillcolor="silver" stroked="f">
                 <w10:wrap anchorx="page" anchory="page"/>
               </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="003E73D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="8F1936"/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
         <w:t>GAP-Strategieplan in Rheinland-Pfalz</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F85253" w:rsidRPr="003E73D5" w:rsidRDefault="00F85253" w:rsidP="00F85253">
+    <w:p w14:paraId="173D6F99" w14:textId="77777777" w:rsidR="00F85253" w:rsidRPr="003E73D5" w:rsidRDefault="00F85253" w:rsidP="00F85253">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F85253" w:rsidRPr="003E73D5" w:rsidRDefault="00F85253" w:rsidP="00F85253">
+    <w:p w14:paraId="2AEF0D76" w14:textId="77777777" w:rsidR="00F85253" w:rsidRPr="003E73D5" w:rsidRDefault="00F85253" w:rsidP="00F85253">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F85253" w:rsidRPr="003E73D5" w:rsidRDefault="00F85253" w:rsidP="00F85253">
+    <w:p w14:paraId="2FE42948" w14:textId="710872DD" w:rsidR="00F85253" w:rsidRPr="003E73D5" w:rsidRDefault="00F85253" w:rsidP="00F85253">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:right="-1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E73D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:spacing w:val="-10"/>
           <w:lang w:eastAsia="x-none"/>
         </w:rPr>
-        <w:t>CCI Nr.: 2023DE06AFSP0001</w:t>
+        <w:t>CCI Nr.: 2023DE06AFSP001</w:t>
       </w:r>
       <w:r w:rsidRPr="003E73D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r w:rsidRPr="003E73D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FILLIN   \* MERGEFORMAT </w:instrText>
       </w:r>
       <w:r w:rsidRPr="003E73D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B02E89" w:rsidRDefault="00F85253" w:rsidP="00F85253">
+    <w:p w14:paraId="15EEECA2" w14:textId="4A42E4BA" w:rsidR="00F85253" w:rsidRDefault="00F85253" w:rsidP="00F85253">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003E73D5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F85253" w:rsidRDefault="00F85253" w:rsidP="00F85253">
+    <w:p w14:paraId="7ED7A59D" w14:textId="77777777" w:rsidR="00692050" w:rsidRPr="00692050" w:rsidRDefault="00692050" w:rsidP="00692050">
       <w:pPr>
-        <w:pStyle w:val="Standard1"/>
-        <w:spacing w:line="360" w:lineRule="exact"/>
+        <w:pStyle w:val="16kursivfett"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D91890" w:rsidRPr="006A614A" w:rsidRDefault="00D91890" w:rsidP="00E75F7F">
+    <w:p w14:paraId="469A32C4" w14:textId="42E5A42A" w:rsidR="00692050" w:rsidRPr="00077B75" w:rsidRDefault="00692050" w:rsidP="00692050">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
-[...1 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:pStyle w:val="16kursivfett"/>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:i w:val="0"/>
+          <w:iCs w:val="0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00077B75">
+        <w:rPr>
+          <w:caps/>
+          <w:sz w:val="68"/>
+          <w:szCs w:val="72"/>
+        </w:rPr>
+        <w:t>LEADER</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71A2BCA4" w14:textId="77777777" w:rsidR="00692050" w:rsidRDefault="00692050" w:rsidP="00692050">
+      <w:pPr>
+        <w:pStyle w:val="16kursivfett"/>
+        <w:spacing w:after="0" w:line="400" w:lineRule="exact"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50ED9925" w14:textId="7194B9A4" w:rsidR="00692050" w:rsidRDefault="00692050" w:rsidP="00692050">
+      <w:pPr>
+        <w:pStyle w:val="16kursivfett"/>
+        <w:spacing w:before="240" w:line="560" w:lineRule="exact"/>
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692050">
+        <w:rPr>
+          <w:iCs/>
+          <w:sz w:val="56"/>
+          <w:szCs w:val="56"/>
+        </w:rPr>
+        <w:t>Projektsteckbrief</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0E7FE5" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00692050">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="400" w:lineRule="exact"/>
+        <w:ind w:firstLine="624"/>
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="44"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A614A">
-[...20 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00D91890" w:rsidRPr="00707432" w:rsidRDefault="00D91890" w:rsidP="00E75F7F">
+    <w:p w14:paraId="4618EE5E" w14:textId="6137A6FF" w:rsidR="00692050" w:rsidRPr="00692050" w:rsidRDefault="00692050" w:rsidP="00692050">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
-        <w:jc w:val="both"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="400" w:lineRule="exact"/>
+        <w:ind w:firstLine="624"/>
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00692050">
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...11 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00D91890">
+      <w:r w:rsidRPr="00692050">
         <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00315504">
+      <w:r w:rsidR="005E4D46">
         <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00315504">
+      <w:r w:rsidR="005E4D46">
         <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00D91890">
+      <w:r w:rsidRPr="00692050">
         <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00D91890">
+      <w:r w:rsidRPr="00692050">
         <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="00692050">
         <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...2 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="006C5F0E">
+      <w:r w:rsidRPr="00692050">
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
-          <w:sz w:val="32"/>
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Förderung </w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> zur Umsetzung der Lokalen Integrierten Ländlichen Entwicklungsstrategie</w:t>
+        <w:t>Förderaufruf der Lokalen Aktionsgruppe (LAG)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00707432" w:rsidRPr="00707432" w:rsidRDefault="00707432" w:rsidP="00E75F7F">
+    <w:p w14:paraId="457D6264" w14:textId="77777777" w:rsidR="00692050" w:rsidRPr="00692050" w:rsidRDefault="00692050" w:rsidP="00692050">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120" w:line="400" w:lineRule="exact"/>
+        <w:ind w:firstLine="624"/>
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00707432">
+      <w:r w:rsidRPr="00692050">
         <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:iCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val=""/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+              <w:checked w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidRPr="00692050">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r w:rsidR="005E4D46">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005E4D46">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00692050">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00692050">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692050">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Förderaufruf „Starkes Land - innovativ, resilient, nachhaltig“</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="763472C9" w14:textId="77777777" w:rsidR="00692050" w:rsidRPr="00692050" w:rsidRDefault="00692050" w:rsidP="00692050">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="400" w:lineRule="exact"/>
+        <w:ind w:firstLine="624"/>
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692050">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00692050">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00707432">
-[...58 lines deleted...]
-      <w:r w:rsidRPr="00707432">
+      <w:r w:rsidRPr="00692050">
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Förderaufruf der Lokalen Aktionsgruppe</w:t>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00926B6F">
+      <w:r w:rsidR="005E4D46">
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (LAG)</w:t>
+      </w:r>
+      <w:r w:rsidR="005E4D46">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00692050">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00692050">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Kleinstunternehmen der Grundversorgung“ (GAK 7.0)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00707432" w:rsidRPr="00707432" w:rsidRDefault="00707432" w:rsidP="00E75F7F">
+    <w:p w14:paraId="55248EC4" w14:textId="77777777" w:rsidR="00692050" w:rsidRPr="00692050" w:rsidRDefault="00692050" w:rsidP="00692050">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1134"/>
         </w:tabs>
-        <w:ind w:firstLine="567"/>
-        <w:jc w:val="both"/>
+        <w:spacing w:before="120" w:after="120" w:line="400" w:lineRule="exact"/>
+        <w:ind w:firstLine="624"/>
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00707432">
+      <w:r w:rsidRPr="00692050">
         <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:iCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00692050">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00707432">
-[...38 lines deleted...]
-      <w:r w:rsidRPr="00707432">
+      <w:r w:rsidRPr="00692050">
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidRPr="00707432">
+      <w:r w:rsidR="005E4D46">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="005E4D46">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="00692050">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00692050">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Einrichtungen für lokale Basisdienstleistungen“ (GAK 8.0)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7685D7E1" w14:textId="77777777" w:rsidR="00692050" w:rsidRDefault="00692050" w:rsidP="00692050">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="400" w:lineRule="exact"/>
+        <w:ind w:firstLine="624"/>
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00692050">
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Förderaufruf FLLE 2.0</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00692050">
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
-        </w:rPr>
-[...15 lines deleted...]
-          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00707432">
-[...30 lines deleted...]
-      <w:r w:rsidRPr="00707432">
+      <w:r w:rsidRPr="00692050">
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> GAK </w:t>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00AF0DAD">
+      <w:r w:rsidR="005E4D46">
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>7</w:t>
       </w:r>
-      <w:r w:rsidRPr="00707432">
+      <w:r w:rsidR="005E4D46">
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">.0 „Kleinstunternehmen der Grundversorgung“ </w:t>
+        <w:fldChar w:fldCharType="separate"/>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidRPr="00692050">
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00692050">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „Innenstädte der Zukunft“ (IdZ)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B2FE102" w14:textId="77777777" w:rsidR="00692050" w:rsidRDefault="00692050" w:rsidP="00692050">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="400" w:lineRule="exact"/>
+        <w:ind w:firstLine="624"/>
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00707432">
+    </w:p>
+    <w:p w14:paraId="26033CF1" w14:textId="620A5DC7" w:rsidR="00692050" w:rsidRPr="00692050" w:rsidRDefault="00692050" w:rsidP="00692050">
+      <w:pPr>
+        <w:pBdr>
+          <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        </w:pBdr>
+        <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="400" w:lineRule="exact"/>
+        <w:ind w:firstLine="624"/>
         <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:iCs/>
+          <w:i w:val="0"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00707432">
+      </w:pPr>
+      <w:r w:rsidRPr="00692050">
         <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val=""/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
+              <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="00707432">
+      <w:r w:rsidRPr="00692050">
         <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00315504">
+      <w:r w:rsidR="005E4D46">
         <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00315504">
+      <w:r w:rsidR="005E4D46">
         <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00707432">
+      <w:r w:rsidRPr="00692050">
         <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-          <w:iCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="00707432">
+      <w:r w:rsidRPr="00692050">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00692050">
+        <w:rPr>
+          <w:rStyle w:val="Hervorhebung"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00692050">
         <w:rPr>
           <w:rStyle w:val="Hervorhebung"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i w:val="0"/>
-        </w:rPr>
-[...275 lines deleted...]
-          <w:szCs w:val="32"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Gebietsübergreifende und transnationale Kooperationen</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D91890" w:rsidRPr="00707432" w:rsidRDefault="00D91890" w:rsidP="00E75F7F">
+    <w:p w14:paraId="6D149A8C" w14:textId="77777777" w:rsidR="007F4E65" w:rsidRDefault="00B02E89" w:rsidP="00B3616A">
       <w:pPr>
-        <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
-        <w:spacing w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...45 lines deleted...]
-      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E67D3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Europäischer Landwirtschaftsfonds für die Entwicklung des ländlichen Raums (ELER)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F85253" w:rsidRPr="00F85253" w:rsidRDefault="00F85253" w:rsidP="00254BE7">
+    <w:p w14:paraId="4A79DBFA" w14:textId="1C035BCB" w:rsidR="00F85253" w:rsidRPr="00F85253" w:rsidRDefault="00F85253" w:rsidP="00254BE7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F85253">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">Schön, dass Sie sich mit Ihrem Vorhaben um eine Förderung über LEADER bewerben möchten. Das Ausfüllen des Projektsteckbriefs ist der der erste Schritt zu einer möglichen Förderung und dient dazu, den Mitgliedern der Lokalen Aktionsgruppe zu verdeutlichen, was Sie mit Hilfe von LEADER </w:t>
+        <w:t xml:space="preserve">Das Ausfüllen des Projektsteckbriefs ist der der erste Schritt zu einer möglichen Förderung und dient dazu, den Mitgliedern der Lokalen Aktionsgruppe zu verdeutlichen, was Sie mit Hilfe von LEADER </w:t>
       </w:r>
       <w:r w:rsidR="00BD0021">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">konkret </w:t>
       </w:r>
       <w:r w:rsidRPr="00F85253">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>umsetzen wollen.</w:t>
       </w:r>
+      <w:r w:rsidR="00B819CC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0093202A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Sie sollten Ihre Vorhabenidee unbedingt mit den Mitarbeitenden der LAG-Geschäftsstelle abstimmen. </w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidR="00F85253" w:rsidRDefault="00F85253" w:rsidP="00254BE7">
+    <w:p w14:paraId="3FF8EE0C" w14:textId="77777777" w:rsidR="00F85253" w:rsidRDefault="00F85253" w:rsidP="00254BE7">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9606" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4039"/>
         <w:gridCol w:w="5567"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C32FC1" w:rsidRPr="00934382" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="00C32FC1" w:rsidRPr="00934382" w14:paraId="2E425893" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9606" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32FC1" w:rsidRPr="00934382" w:rsidRDefault="00C32FC1" w:rsidP="00084F91">
+          <w:p w14:paraId="4BD10F3C" w14:textId="77777777" w:rsidR="00C32FC1" w:rsidRPr="00934382" w:rsidRDefault="00C32FC1" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:ind w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Allgemeine Angaben</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C32FC1" w:rsidRPr="00934382" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00C32FC1" w:rsidRPr="00934382" w14:paraId="15934E80" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32FC1" w:rsidRPr="00934382" w:rsidRDefault="00C32FC1" w:rsidP="007E245D">
+          <w:p w14:paraId="424CC8D5" w14:textId="77777777" w:rsidR="00C32FC1" w:rsidRPr="0093202A" w:rsidRDefault="00C32FC1" w:rsidP="007E245D">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
-            </w:pPr>
-            <w:r w:rsidRPr="00934382">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>L</w:t>
             </w:r>
-            <w:r w:rsidR="003669BE">
+            <w:r w:rsidR="003669BE" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>EADER-</w:t>
             </w:r>
-            <w:r w:rsidR="007F4E65">
+            <w:r w:rsidR="007F4E65" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Aktionsgruppe</w:t>
             </w:r>
-            <w:r w:rsidR="00465B6A">
+            <w:r w:rsidR="00465B6A" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> (LAG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C32FC1" w:rsidRPr="00752627" w:rsidRDefault="000016EF" w:rsidP="00084F91">
+          <w:p w14:paraId="16C16D85" w14:textId="59069115" w:rsidR="00C32FC1" w:rsidRPr="00752627" w:rsidRDefault="0093202A" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...5 lines deleted...]
-              <w:t>LAG Rheinhessen</w:t>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254767" w:rsidRPr="00934382" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00254767" w:rsidRPr="00934382" w14:paraId="104C3D7A" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="420"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00254767" w:rsidRPr="00934382" w:rsidRDefault="00BD0021" w:rsidP="00BD0021">
+          <w:p w14:paraId="4F374D68" w14:textId="77777777" w:rsidR="00254767" w:rsidRPr="0093202A" w:rsidRDefault="00BD0021" w:rsidP="00BD0021">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
-            </w:pPr>
-            <w:r>
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve">Bezeichnung </w:t>
             </w:r>
-            <w:r w:rsidR="001C33F7">
+            <w:r w:rsidR="001C33F7" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>des Vorhabens</w:t>
             </w:r>
-            <w:r w:rsidR="003D5A5B">
+            <w:r w:rsidR="003D5A5B" w:rsidRPr="0093202A">
               <w:rPr>
                 <w:rStyle w:val="Funotenzeichen"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="1"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00254767" w:rsidRPr="00752627" w:rsidRDefault="00254767" w:rsidP="00084F91">
+          <w:p w14:paraId="17A15E82" w14:textId="6BF8A7AC" w:rsidR="00254767" w:rsidRPr="00752627" w:rsidRDefault="0093202A" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-          <w:p w:rsidR="003669BE" w:rsidRPr="00752627" w:rsidRDefault="003669BE" w:rsidP="00084F91">
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24B35EE5" w14:textId="77777777" w:rsidR="003669BE" w:rsidRPr="00752627" w:rsidRDefault="003669BE" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254BE7" w:rsidRPr="00934382" w:rsidTr="001D11C8">
+      <w:tr w:rsidR="00254BE7" w:rsidRPr="00934382" w14:paraId="46411AEC" w14:textId="77777777" w:rsidTr="001D11C8">
         <w:trPr>
           <w:trHeight w:val="399"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00254BE7" w:rsidRPr="00934382" w:rsidRDefault="00254BE7" w:rsidP="001D11C8">
+          <w:p w14:paraId="57DF3355" w14:textId="4382E7B6" w:rsidR="00254BE7" w:rsidRPr="0093202A" w:rsidRDefault="00254BE7" w:rsidP="001D11C8">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Geplante</w:t>
             </w:r>
-            <w:r w:rsidR="001D11C8">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="001D11C8" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>r Umsetzungszeitraum</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> des Vorhabens </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00752627" w:rsidRDefault="00752627" w:rsidP="001D11C8">
+          <w:p w14:paraId="28C11EB2" w14:textId="77777777" w:rsidR="00752627" w:rsidRDefault="00752627" w:rsidP="001D11C8">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00254BE7" w:rsidRPr="00934382" w:rsidRDefault="00254BE7" w:rsidP="001D11C8">
+          <w:p w14:paraId="13C34BD6" w14:textId="22CC6F76" w:rsidR="00254BE7" w:rsidRPr="00934382" w:rsidRDefault="00254BE7" w:rsidP="001D11C8">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>v</w:t>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>on _______________ bis _______________ (Datum)</w:t>
+              <w:t xml:space="preserve">on </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00934382">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> bis </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00934382">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00934382">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>(Datum)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007259DD" w:rsidRPr="00934382" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="007259DD" w:rsidRPr="00934382" w14:paraId="421D89B7" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:trPr>
           <w:trHeight w:val="412"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9606" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="007259DD" w:rsidRPr="00934382" w:rsidRDefault="007259DD" w:rsidP="007E245D">
+          <w:p w14:paraId="4AB2A2D4" w14:textId="77777777" w:rsidR="007259DD" w:rsidRPr="00934382" w:rsidRDefault="007259DD" w:rsidP="007E245D">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:t xml:space="preserve">Angaben zum </w:t>
             </w:r>
             <w:r w:rsidR="001C33F7">
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00254767" w:rsidRPr="00934382">
               <w:t>räger</w:t>
             </w:r>
             <w:r w:rsidR="001C33F7">
               <w:t xml:space="preserve"> des Vorhabens </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E67D3" w:rsidRPr="00934382" w:rsidTr="00084F91">
+      <w:tr w:rsidR="007E67D3" w:rsidRPr="00934382" w14:paraId="1C92F213" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="441"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007E67D3" w:rsidRPr="00934382" w:rsidRDefault="001C33F7" w:rsidP="007E245D">
+          <w:p w14:paraId="0238FE23" w14:textId="77777777" w:rsidR="007E67D3" w:rsidRPr="0093202A" w:rsidRDefault="001C33F7" w:rsidP="007E245D">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
-            </w:pPr>
-            <w:r w:rsidRPr="001C33F7">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>Träger</w:t>
             </w:r>
-            <w:r w:rsidR="00254BE7">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="001C33F7">
+            <w:r w:rsidR="00254BE7" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/in</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t xml:space="preserve"> des Vorhabens</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007E67D3" w:rsidRPr="00934382" w:rsidRDefault="00254767" w:rsidP="00084F91">
+          <w:p w14:paraId="5F7A3138" w14:textId="3247EEFA" w:rsidR="007E67D3" w:rsidRPr="00B819CC" w:rsidRDefault="00254767" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B819CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00254767" w:rsidRPr="00934382" w:rsidRDefault="00254767" w:rsidP="00084F91">
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DBF2D80" w14:textId="42B45DD4" w:rsidR="00254767" w:rsidRPr="00B819CC" w:rsidRDefault="00254767" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
-[...8 lines deleted...]
-          <w:p w:rsidR="00F033B7" w:rsidRPr="00934382" w:rsidRDefault="00254767" w:rsidP="00084F91">
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Straße/Hausnr.</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A417784" w14:textId="6343F234" w:rsidR="00F033B7" w:rsidRPr="00B819CC" w:rsidRDefault="00254767" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B819CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>PLZ/Ort:</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E75F7F" w:rsidRPr="00934382" w:rsidTr="00AF0DAD">
+      <w:tr w:rsidR="00E75F7F" w:rsidRPr="00934382" w14:paraId="4E0BB416" w14:textId="77777777" w:rsidTr="00AF0DAD">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E75F7F" w:rsidRPr="00934382" w:rsidRDefault="00E75F7F" w:rsidP="00AF0DAD">
+          <w:p w14:paraId="4C5D84B0" w14:textId="77777777" w:rsidR="00E75F7F" w:rsidRPr="0093202A" w:rsidRDefault="00E75F7F" w:rsidP="00AF0DAD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansprechpartner</w:t>
             </w:r>
-            <w:r w:rsidR="002E50A5">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="002E50A5" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/in</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E75F7F" w:rsidRPr="00934382" w:rsidRDefault="00E75F7F" w:rsidP="00AF0DAD">
+          <w:p w14:paraId="3AB84036" w14:textId="453DC772" w:rsidR="00E75F7F" w:rsidRPr="00B819CC" w:rsidRDefault="00E75F7F" w:rsidP="00AF0DAD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B819CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00E75F7F" w:rsidRPr="00934382" w:rsidRDefault="00E75F7F" w:rsidP="00AF0DAD">
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49841D26" w14:textId="3D09D0B8" w:rsidR="00E75F7F" w:rsidRPr="00B819CC" w:rsidRDefault="00E75F7F" w:rsidP="00AF0DAD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B819CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Telefon:</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00E75F7F" w:rsidRPr="00934382" w:rsidRDefault="00E75F7F" w:rsidP="00AF0DAD">
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19E3AA5F" w14:textId="62938FA3" w:rsidR="00E75F7F" w:rsidRPr="00B819CC" w:rsidRDefault="00E75F7F" w:rsidP="00AF0DAD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
-[...18 lines deleted...]
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B819CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>E-Mail:</w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254767" w:rsidRPr="00934382" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00254767" w:rsidRPr="00934382" w14:paraId="564DDE26" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00254767" w:rsidRPr="00934382" w:rsidRDefault="00254767" w:rsidP="00084F91">
+          <w:p w14:paraId="320884F6" w14:textId="77777777" w:rsidR="00254767" w:rsidRPr="0093202A" w:rsidRDefault="00254767" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rechtsform</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD17DB" w:rsidRPr="00934382" w:rsidRDefault="00254767" w:rsidP="00084F91">
+          <w:p w14:paraId="0BE1AA76" w14:textId="77777777" w:rsidR="00AD17DB" w:rsidRPr="00934382" w:rsidRDefault="00254767" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> natürliche Person</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AD17DB" w:rsidRPr="00934382" w:rsidRDefault="00AD17DB" w:rsidP="00084F91">
+          <w:p w14:paraId="6B552337" w14:textId="77777777" w:rsidR="00AD17DB" w:rsidRPr="00934382" w:rsidRDefault="00AD17DB" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Personengesellschaft</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00254767" w:rsidRPr="00934382" w:rsidRDefault="00254767" w:rsidP="00084F91">
+            <w:r w:rsidR="00254767" w:rsidRPr="00934382">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00254767" w:rsidRPr="00934382">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3C34F795" w14:textId="77777777" w:rsidR="00254767" w:rsidRPr="00934382" w:rsidRDefault="00254767" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> juristische Person</w:t>
             </w:r>
             <w:r w:rsidR="00AD17DB" w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> des Privatrechts</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00254767" w:rsidRPr="00934382" w:rsidRDefault="00AD17DB" w:rsidP="00084F91">
+          <w:p w14:paraId="570AD9AE" w14:textId="77777777" w:rsidR="00254767" w:rsidRPr="00934382" w:rsidRDefault="00AD17DB" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> juristische Person des öffentlichen Rechts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AD17DB" w:rsidRPr="00934382" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00AD17DB" w:rsidRPr="00934382" w14:paraId="26CCA9E5" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD17DB" w:rsidRPr="00934382" w:rsidRDefault="00AD17DB" w:rsidP="00084F91">
+          <w:p w14:paraId="04502DE7" w14:textId="77777777" w:rsidR="00AD17DB" w:rsidRPr="0093202A" w:rsidRDefault="00AD17DB" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Gemeinnützigkeit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00AD17DB" w:rsidRPr="00934382" w:rsidRDefault="00AD17DB" w:rsidP="00084F91">
+          <w:p w14:paraId="12FD9F15" w14:textId="77777777" w:rsidR="00AD17DB" w:rsidRPr="00934382" w:rsidRDefault="00AD17DB" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja </w:t>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
@@ -2505,611 +3164,772 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E75F7F" w:rsidRPr="00934382" w:rsidTr="00AF0DAD">
+      <w:tr w:rsidR="00E75F7F" w:rsidRPr="00934382" w14:paraId="49955374" w14:textId="77777777" w:rsidTr="00AF0DAD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E75F7F" w:rsidRPr="00934382" w:rsidRDefault="00E75F7F" w:rsidP="00AF0DAD">
+          <w:p w14:paraId="149E71B0" w14:textId="77777777" w:rsidR="00E75F7F" w:rsidRPr="0093202A" w:rsidRDefault="00E75F7F" w:rsidP="00AF0DAD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...32 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vorsteuerabzugsberechtigung des Trägers</w:t>
+            </w:r>
+            <w:r w:rsidR="00254BE7" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>/der Trägerin</w:t>
             </w:r>
-            <w:r w:rsidRPr="001C33F7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> des Vorhabens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E75F7F" w:rsidRPr="00934382" w:rsidRDefault="00E75F7F" w:rsidP="00AF0DAD">
+          <w:p w14:paraId="1D7C28F5" w14:textId="77777777" w:rsidR="00E75F7F" w:rsidRPr="00934382" w:rsidRDefault="00E75F7F" w:rsidP="00AF0DAD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E75F7F" w:rsidRPr="00934382" w:rsidRDefault="00E75F7F" w:rsidP="00AF0DAD">
+          <w:p w14:paraId="3F3C0570" w14:textId="77777777" w:rsidR="00E75F7F" w:rsidRPr="00934382" w:rsidRDefault="00E75F7F" w:rsidP="00AF0DAD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein, wenn nein:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E75F7F" w:rsidRPr="00934382" w:rsidRDefault="00E75F7F" w:rsidP="00AF0DAD">
+          <w:p w14:paraId="7CA969A2" w14:textId="390A3E58" w:rsidR="00E75F7F" w:rsidRPr="00934382" w:rsidRDefault="00E75F7F" w:rsidP="00AF0DAD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="601" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bestätigung </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">durch </w:t>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Finanzamt____________</w:t>
+              <w:t>Finanzamt</w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00934382">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vom </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>_______</w:t>
-[...18 lines deleted...]
-          <w:p w:rsidR="00E75F7F" w:rsidRPr="00934382" w:rsidRDefault="00E75F7F" w:rsidP="00AF0DAD">
+              <w:t>liegt vor.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A4664CA" w14:textId="77777777" w:rsidR="00E75F7F" w:rsidRPr="00934382" w:rsidRDefault="00E75F7F" w:rsidP="00AF0DAD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="601" w:hanging="283"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bestätigung des Finanzamtes wird mit dem </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Antrag auf Fördermittel </w:t>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>vorgelegt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00254767" w:rsidRPr="00934382" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00254767" w:rsidRPr="00934382" w14:paraId="1F6C78A9" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="617"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00254767" w:rsidRPr="00934382" w:rsidRDefault="00254767" w:rsidP="003669BE">
+          <w:p w14:paraId="00AF5A38" w14:textId="7F40B733" w:rsidR="00254767" w:rsidRPr="0093202A" w:rsidRDefault="00254767" w:rsidP="003669BE">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Anerkennung </w:t>
             </w:r>
-            <w:r w:rsidR="003669BE">
-[...17 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="003669BE" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">der Finanzmittel des </w:t>
+            </w:r>
+            <w:r w:rsidR="001C33F7" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Träger</w:t>
             </w:r>
-            <w:proofErr w:type="gramEnd"/>
-[...3 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="001C33F7" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> des Vorhabens</w:t>
             </w:r>
-            <w:r w:rsidR="003669BE">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="003669BE" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00934382">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>als öffentliche</w:t>
             </w:r>
-            <w:r w:rsidR="003669BE">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="003669BE" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ausgaben</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00254767" w:rsidRPr="00934382" w:rsidRDefault="00254767" w:rsidP="00084F91">
+          <w:p w14:paraId="6224B7FC" w14:textId="011A0654" w:rsidR="00254767" w:rsidRPr="00934382" w:rsidRDefault="00254767" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00595558" w:rsidRPr="00934382">
               <w:rPr>
@@ -3127,184 +3947,260 @@
               </w:rPr>
               <w:t xml:space="preserve">ja, </w:t>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Anerkennung erfolgt</w:t>
             </w:r>
             <w:r w:rsidR="00595558" w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> am ______________</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00254767" w:rsidRPr="00934382" w:rsidRDefault="00254767" w:rsidP="00084F91">
+              <w:t xml:space="preserve"> am </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35B32DBE" w14:textId="77777777" w:rsidR="00254767" w:rsidRPr="00934382" w:rsidRDefault="00254767" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00595558" w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00254767" w:rsidRPr="00934382" w:rsidRDefault="00254767" w:rsidP="00F85253">
+          <w:p w14:paraId="35EEA63E" w14:textId="4154859D" w:rsidR="00254767" w:rsidRPr="00934382" w:rsidRDefault="00254767" w:rsidP="00F85253">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="318" w:hanging="318"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00595558" w:rsidRPr="00934382">
               <w:rPr>
@@ -3322,551 +4218,844 @@
               </w:rPr>
               <w:t xml:space="preserve">Antrag auf Anerkennung bei </w:t>
             </w:r>
             <w:r w:rsidR="00F85253">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">der regionalen </w:t>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Verwaltungsbehörde </w:t>
             </w:r>
             <w:r w:rsidR="002D5CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>zum GAP-Strategieplan</w:t>
+              <w:t>zum GAP-</w:t>
+            </w:r>
+            <w:r w:rsidR="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SP in RLP</w:t>
             </w:r>
             <w:r w:rsidR="002D5CD1">
               <w:rPr>
-                <w:rStyle w:val="Funotenzeichen"/>
-[...7 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>eingereicht am:</w:t>
             </w:r>
             <w:r w:rsidR="00F033B7" w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ______________</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F033B7" w:rsidRPr="00934382" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="00F033B7" w:rsidRPr="00934382" w14:paraId="65E6BFB5" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:trPr>
           <w:trHeight w:val="462"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9606" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00F033B7" w:rsidRPr="00465B6A" w:rsidRDefault="00F033B7" w:rsidP="007E245D">
+          <w:p w14:paraId="1F5DA099" w14:textId="77777777" w:rsidR="00F033B7" w:rsidRPr="00465B6A" w:rsidRDefault="00F033B7" w:rsidP="007E245D">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="357" w:hanging="357"/>
             </w:pPr>
             <w:r w:rsidRPr="00465B6A">
               <w:t xml:space="preserve">Angaben zum </w:t>
             </w:r>
             <w:r w:rsidR="001C33F7">
               <w:t>Vorhaben</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidTr="00254BE7">
+      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w14:paraId="4375D04D" w14:textId="77777777" w:rsidTr="00254BE7">
         <w:trPr>
           <w:trHeight w:val="192"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="004005B2">
+          <w:p w14:paraId="60557073" w14:textId="77777777" w:rsidR="00465B6A" w:rsidRPr="0093202A" w:rsidRDefault="00465B6A" w:rsidP="004005B2">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...53 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bei Vorhaben der gebietsübergreifenden und transnationalen</w:t>
+            </w:r>
+            <w:r w:rsidR="00254BE7" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> Kooperation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidDel="001C33F7" w:rsidRDefault="00465B6A" w:rsidP="00465B6A">
+          <w:p w14:paraId="48C7C29E" w14:textId="77777777" w:rsidR="00465B6A" w:rsidRPr="0093202A" w:rsidDel="001C33F7" w:rsidRDefault="00465B6A" w:rsidP="00465B6A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Name und Anschrift des/der Kooperationspartner(s) (Bundesland / EU-Mitgliedsstaat</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
+          <w:p w14:paraId="3282153F" w14:textId="735A4944" w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="0093202A" w:rsidP="00271ECD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidTr="00254BE7">
+      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w14:paraId="12D77C06" w14:textId="77777777" w:rsidTr="00254BE7">
         <w:trPr>
           <w:trHeight w:val="240"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidDel="001C33F7" w:rsidRDefault="00465B6A" w:rsidP="00465B6A">
+          <w:p w14:paraId="19C4FF94" w14:textId="77777777" w:rsidR="00465B6A" w:rsidRPr="0093202A" w:rsidDel="001C33F7" w:rsidRDefault="00465B6A" w:rsidP="00465B6A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
+          <w:p w14:paraId="358D8FEE" w14:textId="77777777" w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidTr="00740768">
+      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w14:paraId="49D574E1" w14:textId="77777777" w:rsidTr="00740768">
         <w:trPr>
           <w:trHeight w:val="1369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidDel="001C33F7" w:rsidRDefault="00465B6A" w:rsidP="00465B6A">
+          <w:p w14:paraId="6FBDAE7F" w14:textId="77777777" w:rsidR="00465B6A" w:rsidRPr="0093202A" w:rsidDel="001C33F7" w:rsidRDefault="00465B6A" w:rsidP="00465B6A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
+          <w:p w14:paraId="5ADC2071" w14:textId="77777777" w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidTr="00254BE7">
+      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w14:paraId="34E8887F" w14:textId="77777777" w:rsidTr="00254BE7">
         <w:trPr>
           <w:trHeight w:val="804"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="007E245D" w:rsidDel="001C33F7" w:rsidRDefault="00465B6A" w:rsidP="00465B6A">
+          <w:p w14:paraId="1CF1AFCF" w14:textId="05719D17" w:rsidR="00465B6A" w:rsidRPr="0093202A" w:rsidDel="001C33F7" w:rsidRDefault="00465B6A" w:rsidP="00465B6A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...5 lines deleted...]
-              <w:t>Abschluss einer Kooperationsvereinbarung vorgesehen am</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Abschluss einer</w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/eines</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Kooperationsvereinbarung</w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>/-vertrages</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> vorgesehen am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
+          <w:p w14:paraId="7EF26A64" w14:textId="0625BE4B" w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="0093202A" w:rsidP="00271ECD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidTr="00254BE7">
+      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w14:paraId="624F9F39" w14:textId="77777777" w:rsidTr="00254BE7">
         <w:trPr>
           <w:trHeight w:val="756"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="007E245D" w:rsidRDefault="00465B6A" w:rsidP="00254BE7">
+          <w:p w14:paraId="57C947E0" w14:textId="77777777" w:rsidR="00465B6A" w:rsidRPr="0093202A" w:rsidRDefault="00465B6A" w:rsidP="00254BE7">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-              </w:rPr>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vorgesehene verantwortliche / federführende LAG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
+          <w:p w14:paraId="5FD7511D" w14:textId="7101F67F" w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="0093202A" w:rsidP="00271ECD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidTr="00271ECD">
+      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w14:paraId="5D4EF7A4" w14:textId="77777777" w:rsidTr="00271ECD">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00465B6A">
+          <w:p w14:paraId="239C37CF" w14:textId="77777777" w:rsidR="00465B6A" w:rsidRPr="0093202A" w:rsidRDefault="00465B6A" w:rsidP="00465B6A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...34 lines deleted...]
-              <w:t>Aktionsgruppe (LAG)</w:t>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Vorhaben liegt innerhalb der LEADER-Region der unter I. genannten LEADER-Aktionsgruppe (LAG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
+          <w:p w14:paraId="3B15BB78" w14:textId="77777777" w:rsidR="00465B6A" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -3887,465 +5076,505 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">, ausschließlich in der </w:t>
             </w:r>
             <w:r w:rsidRPr="00465B6A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">LEADER-Region der unter I. genannten </w:t>
             </w:r>
             <w:r w:rsidR="00CC7FB9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">LAG </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00465B6A" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
+          <w:p w14:paraId="4BC5B812" w14:textId="77777777" w:rsidR="00465B6A" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, zusätzlich auch in ____ weiteren LEADER-Regionen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF42BD" w:rsidRDefault="00DF42BD" w:rsidP="00271ECD">
+          <w:p w14:paraId="7B335D55" w14:textId="77777777" w:rsidR="00DF42BD" w:rsidRDefault="00DF42BD" w:rsidP="00271ECD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>___________________________________________.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00465B6A" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
+          <w:p w14:paraId="7C907B10" w14:textId="77777777" w:rsidR="00465B6A" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ja</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, aber auch teilweise außerhalb einer LEADER-Region</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00465B6A" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
+          <w:p w14:paraId="4DCE1850" w14:textId="32AFFAE3" w:rsidR="00465B6A" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="781" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ausnahmegenehmigung zur Gebietsüberschreitung bei ELER-Verwaltungsbehörde beantragt am ______________</w:t>
+              <w:t xml:space="preserve">Ausnahmegenehmigung zur Gebietsüberschreitung bei </w:t>
+            </w:r>
+            <w:r w:rsidR="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">der regionalen </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00934382">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Verwaltungsbehörde </w:t>
+            </w:r>
+            <w:r w:rsidR="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>zum GAP-SP in RLP</w:t>
+            </w:r>
+            <w:r w:rsidR="00B819CC" w:rsidRPr="00934382">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00934382">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>beantragt am ______________</w:t>
             </w:r>
             <w:r w:rsidR="00DF42BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00465B6A" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
+          <w:p w14:paraId="76878682" w14:textId="77777777" w:rsidR="00465B6A" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="318" w:hanging="284"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
               <w:t>nein</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="007E245D" w:rsidRDefault="00465B6A" w:rsidP="002D5CD1">
+          <w:p w14:paraId="48401413" w14:textId="602B5894" w:rsidR="00465B6A" w:rsidRPr="007E245D" w:rsidRDefault="00465B6A" w:rsidP="002D5CD1">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="781" w:hanging="425"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4363,406 +5592,497 @@
               </w:rPr>
               <w:t xml:space="preserve">Ausnahmegenehmigung zur Gebietsüberschreitung bei </w:t>
             </w:r>
             <w:r w:rsidR="002D5CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>der regionalen V</w:t>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">erwaltungsbehörde </w:t>
             </w:r>
             <w:r w:rsidR="002D5CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>zum GAP-Strategieplan</w:t>
-[...8 lines deleted...]
-              <w:t>2</w:t>
+              <w:t>zum GAP-</w:t>
+            </w:r>
+            <w:r w:rsidR="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>SP in RLP-</w:t>
             </w:r>
             <w:r w:rsidR="002D5CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Strategieplan</w:t>
+            </w:r>
+            <w:r w:rsidR="00B819CC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>beantragt am ______________</w:t>
             </w:r>
             <w:r w:rsidR="00DF42BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w14:paraId="47AA3FBE" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A">
+          <w:p w14:paraId="397F2725" w14:textId="77777777" w:rsidR="00465B6A" w:rsidRPr="0093202A" w:rsidRDefault="00465B6A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...22 lines deleted...]
-            <w:r w:rsidRPr="00934382">
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Mit dem Vorhaben wurde noch nicht begonnen</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0093202A">
               <w:rPr>
                 <w:rStyle w:val="Funotenzeichen"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-              <w:footnoteReference w:id="3"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:footnoteReference w:id="2"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
+          <w:p w14:paraId="5E0D84BD" w14:textId="77777777" w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ja</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w14:paraId="314B2812" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00084F91">
+          <w:p w14:paraId="695C4A3E" w14:textId="77777777" w:rsidR="00465B6A" w:rsidRPr="0093202A" w:rsidRDefault="00465B6A" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Trägt neben dem Zuwendungsempfänger eine weitere Stelle zur Finanzierung </w:t>
             </w:r>
-            <w:r w:rsidR="00E75F7F">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00E75F7F" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">des Vorhabens </w:t>
             </w:r>
-            <w:r w:rsidRPr="00934382">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>bei?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
+          <w:p w14:paraId="14990DC9" w14:textId="1090848E" w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ja, falls ja ____________________________ (Stelle)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
+              <w:t xml:space="preserve">ja, falls ja </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00934382">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (Stelle)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EB282A7" w14:textId="77777777" w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00271ECD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="356" w:hanging="356"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -4777,1865 +6097,1892 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nein</w:t>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w14:paraId="3F7504D7" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00254BE7">
+          <w:p w14:paraId="2B4D077E" w14:textId="77777777" w:rsidR="00465B6A" w:rsidRPr="0093202A" w:rsidRDefault="00465B6A" w:rsidP="00254BE7">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Werden </w:t>
             </w:r>
-            <w:r w:rsidR="00254BE7">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00254BE7" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">während und/oder nach </w:t>
             </w:r>
-            <w:r w:rsidRPr="00934382">
-[...32 lines deleted...]
-              <w:t>Einnahmen erzielt?</w:t>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>der Umsetzung des Vorhabens Einnahmen erzielt?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00084F91">
+          <w:p w14:paraId="42614ADB" w14:textId="77777777" w:rsidR="00A4484E" w:rsidRDefault="00465B6A" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja</w:t>
             </w:r>
-            <w:r w:rsidRPr="00934382">
-[...22 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="45253527" w14:textId="5A5A920F" w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00084F91">
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FA1010" w:rsidRPr="00934382" w:rsidTr="001D11C8">
+      <w:tr w:rsidR="00FA1010" w:rsidRPr="00934382" w14:paraId="29050834" w14:textId="77777777" w:rsidTr="001D11C8">
         <w:trPr>
           <w:trHeight w:val="401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00FA1010" w:rsidRPr="005837DC" w:rsidRDefault="00FA1010" w:rsidP="00FA1010">
+          <w:p w14:paraId="0747869F" w14:textId="77777777" w:rsidR="00FA1010" w:rsidRPr="0093202A" w:rsidRDefault="00FA1010" w:rsidP="00FA1010">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Zuordnung </w:t>
             </w:r>
-            <w:r w:rsidR="002D5CD1">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="002D5CD1" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">des Vorhabens </w:t>
             </w:r>
-            <w:r w:rsidRPr="005837DC">
-[...18 lines deleted...]
-              <w:t xml:space="preserve"> der LILE der unter I. genannten LAG</w:t>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>zu den Entwicklungszielen aus der LILE der unter I. genannten LAG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00863F4D" w:rsidRDefault="00FA1010" w:rsidP="00FA1010">
+          <w:p w14:paraId="5E04456C" w14:textId="01C83611" w:rsidR="00FA1010" w:rsidRDefault="00FA1010" w:rsidP="00FA1010">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00863F4D">
+              <w:t xml:space="preserve"> Entwicklungsziel [</w:t>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Entwicklung des zukunftsfähigen Standortes Rheinhessen</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00FA1010" w:rsidRDefault="00FA1010" w:rsidP="00FA1010">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5CD1">
+              <w:rPr>
+                <w:rStyle w:val="Funotenzeichen"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:footnoteReference w:id="3"/>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64E81AE5" w14:textId="6591E36B" w:rsidR="00FA1010" w:rsidRDefault="00FA1010" w:rsidP="00FA1010">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...18 lines deleted...]
-          <w:p w:rsidR="00FA1010" w:rsidRDefault="00FA1010" w:rsidP="00FA1010">
+              <w:t xml:space="preserve"> Entwicklungsziel [</w:t>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              </w:rPr>
+              <w:t>Ausbau eines resilienten Lebensumfeldes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="375CBB27" w14:textId="107FE620" w:rsidR="00FA1010" w:rsidRDefault="00FA1010" w:rsidP="00FA1010">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:t xml:space="preserve"> Entwicklungsziel [</w:t>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
               </w:rPr>
               <w:t>Weiterentwicklung der Genussregion Rheinhessen</w:t>
             </w:r>
-          </w:p>
-          <w:p w:rsidR="00FA1010" w:rsidRPr="00934382" w:rsidRDefault="00FA1010" w:rsidP="001D11C8">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B849996" w14:textId="78B5A9AF" w:rsidR="00FA1010" w:rsidRPr="00934382" w:rsidRDefault="00FA1010" w:rsidP="001D11C8">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...15 lines deleted...]
-              <w:t>gestalten</w:t>
+              <w:t xml:space="preserve"> Entwicklungsziel [</w:t>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              </w:rPr>
+              <w:t>Landschaft als Lebensgrundlage nachhaltig gestalten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005837DC" w:rsidRPr="00934382" w:rsidTr="001D11C8">
+      <w:tr w:rsidR="005837DC" w:rsidRPr="00934382" w14:paraId="7DD76416" w14:textId="77777777" w:rsidTr="001D11C8">
         <w:trPr>
           <w:trHeight w:val="401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="005837DC" w:rsidRPr="005837DC" w:rsidRDefault="005837DC" w:rsidP="001D11C8">
+          <w:p w14:paraId="41187E58" w14:textId="77777777" w:rsidR="005837DC" w:rsidRPr="0093202A" w:rsidRDefault="005837DC" w:rsidP="001D11C8">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zuordnung</w:t>
             </w:r>
-            <w:r w:rsidR="002D5CD1">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="002D5CD1" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> des Vorhabens</w:t>
             </w:r>
-            <w:r w:rsidRPr="005837DC">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> zu den Handlungsfeldern </w:t>
             </w:r>
-            <w:r w:rsidR="00FA1010">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="00FA1010" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">aus </w:t>
             </w:r>
-            <w:r w:rsidRPr="005837DC">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>der LILE der unter I. genannten LAG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="005837DC" w:rsidRDefault="005837DC" w:rsidP="001D11C8">
+          <w:p w14:paraId="63B3CC6F" w14:textId="5A8C7512" w:rsidR="005837DC" w:rsidRDefault="005837DC" w:rsidP="001D11C8">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Handlungsfeld</w:t>
-[...42 lines deleted...]
-          <w:p w:rsidR="005837DC" w:rsidRDefault="005837DC" w:rsidP="001D11C8">
+              <w:t xml:space="preserve"> Handlungsfeld [</w:t>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              </w:rPr>
+              <w:t>Standort „Rheinhessen“ zukunftsfähig weiterentwickeln</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+            <w:r w:rsidR="002D5CD1" w:rsidRPr="002D5CD1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03B6AFB2" w14:textId="66D347A8" w:rsidR="005837DC" w:rsidRDefault="005837DC" w:rsidP="001D11C8">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Handlungsfeld</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="005837DC" w:rsidRDefault="005837DC" w:rsidP="001D11C8">
+              <w:t xml:space="preserve"> Handlungsfeld [</w:t>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              </w:rPr>
+              <w:t>Lebensumfeld gemeinsam gestalten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="127EEC53" w14:textId="00782543" w:rsidR="005837DC" w:rsidRDefault="005837DC" w:rsidP="001D11C8">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Handlungsfeld</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="005837DC" w:rsidRPr="00934382" w:rsidRDefault="005837DC" w:rsidP="001D11C8">
+              <w:t xml:space="preserve"> Handlungsfeld [</w:t>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              </w:rPr>
+              <w:t>Tourismus und Weinerlebnis stärken</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A3CE985" w14:textId="6711D2A6" w:rsidR="005837DC" w:rsidRPr="00934382" w:rsidRDefault="005837DC" w:rsidP="001D11C8">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Handlungsfeld </w:t>
-[...7 lines deleted...]
-              <w:t>4: Kulturlandschaft nachhaltig aufwerten</w:t>
+              <w:t xml:space="preserve"> Handlungsfeld [</w:t>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+              </w:rPr>
+              <w:t>Kulturlandschaft nachhaltig aufwerten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidTr="005837DC">
+      <w:tr w:rsidR="00465B6A" w:rsidRPr="00934382" w14:paraId="619294B7" w14:textId="77777777" w:rsidTr="005837DC">
         <w:trPr>
           <w:trHeight w:val="401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="005837DC" w:rsidRDefault="00465B6A" w:rsidP="00D94941">
+          <w:p w14:paraId="4B2798DA" w14:textId="77777777" w:rsidR="00465B6A" w:rsidRPr="0093202A" w:rsidRDefault="00465B6A" w:rsidP="00D94941">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...4 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Übereinstimmung mit </w:t>
             </w:r>
-            <w:r w:rsidR="005837DC">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidR="005837DC" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">den Förderbestimmungen, Entwicklungszielen, Handlungsfeldern und Querschnittszielen </w:t>
             </w:r>
-            <w:r w:rsidRPr="005837DC">
-[...2 lines deleted...]
-                <w:b/>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>der LILE der unter I. genannten LAG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="00465B6A" w:rsidP="00084F91">
+          <w:p w14:paraId="37EF67A7" w14:textId="77777777" w:rsidR="00A4484E" w:rsidRDefault="00465B6A" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja</w:t>
             </w:r>
-            <w:r w:rsidR="005837DC">
-[...23 lines deleted...]
-            <w:r w:rsidR="005837DC" w:rsidRPr="00934382">
+          </w:p>
+          <w:p w14:paraId="491FBC96" w14:textId="7828F0A8" w:rsidR="00465B6A" w:rsidRPr="00934382" w:rsidRDefault="005837DC" w:rsidP="00084F91">
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:r w:rsidR="005837DC" w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005837DC" w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:r w:rsidR="005837DC" w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00197A6C" w:rsidRPr="00934382" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00197A6C" w:rsidRPr="00934382" w14:paraId="580268AE" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="533"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4039" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00197A6C" w:rsidRPr="00934382" w:rsidRDefault="00197A6C" w:rsidP="00197A6C">
+          <w:p w14:paraId="4F602298" w14:textId="77777777" w:rsidR="00197A6C" w:rsidRPr="0093202A" w:rsidRDefault="00197A6C" w:rsidP="00197A6C">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-              </w:rPr>
-[...25 lines deleted...]
-                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>Bestätigung des Bedarfes für die Bereitstellung des betreffenden Gutes oder der betreffenden Dienstleistung der Grundversorgung der zuständigen Kreisverwaltung</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF42BD" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> liegt vor?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5567" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00197A6C" w:rsidRDefault="00197A6C" w:rsidP="00C23FC7">
+          <w:p w14:paraId="361C138F" w14:textId="77777777" w:rsidR="00197A6C" w:rsidRDefault="00197A6C" w:rsidP="00C23FC7">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ja</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF42BD" w:rsidRDefault="00DF42BD" w:rsidP="00DF42BD">
+          <w:p w14:paraId="6E2735D4" w14:textId="77777777" w:rsidR="00DF42BD" w:rsidRDefault="00DF42BD" w:rsidP="00DF42BD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nein. Wird spätestens mit Förderantrag eingereicht.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF42BD" w:rsidRDefault="00DF42BD" w:rsidP="00DF42BD">
+          <w:p w14:paraId="714900E5" w14:textId="77777777" w:rsidR="00DF42BD" w:rsidRDefault="00DF42BD" w:rsidP="00DF42BD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00197A6C" w:rsidRPr="00934382" w:rsidRDefault="00197A6C" w:rsidP="00197A6C">
+          <w:p w14:paraId="18B44D33" w14:textId="129ECD03" w:rsidR="00197A6C" w:rsidRPr="00934382" w:rsidRDefault="00197A6C" w:rsidP="0093202A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:ind w:left="379" w:hanging="379"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:r w:rsidR="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">entfällt, da Umsetzung </w:t>
             </w:r>
             <w:r w:rsidRPr="002E50A5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>nicht</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> im Förderaufruf „FLLE 2.0“</w:t>
+              <w:t xml:space="preserve"> im Förderaufruf „</w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Starkes Land - innovativ, resilient, nachhaltig“</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>“</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2"/>
+    <w:p w14:paraId="6F76BC2A" w14:textId="77777777" w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9606" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9606"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w14:paraId="3F8798C5" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="391D991C" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:ind w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00084F91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Spezielle Angaben zum </w:t>
             </w:r>
             <w:r w:rsidR="00C23FC7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Vorhaben</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w14:paraId="272CAF42" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C23FC7" w:rsidP="007E245D">
+          <w:p w14:paraId="4FFC8FFD" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C23FC7" w:rsidP="007E245D">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>B</w:t>
             </w:r>
             <w:r w:rsidR="00C94504" w:rsidRPr="00084F91">
               <w:t>eschreibung</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> des Vorhabens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w14:paraId="30EE42E7" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="1800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="007E245D">
+          <w:p w14:paraId="784C425A" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="007E245D">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
             </w:pPr>
             <w:r w:rsidRPr="00084F91">
               <w:t xml:space="preserve">1.1 Inhalt </w:t>
             </w:r>
             <w:r w:rsidR="002E50A5">
               <w:t xml:space="preserve">und Ziele </w:t>
             </w:r>
             <w:r w:rsidRPr="00084F91">
               <w:t xml:space="preserve">des </w:t>
             </w:r>
             <w:r w:rsidR="00465B6A">
               <w:t xml:space="preserve">Vorhabens </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="007E245D" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="209A6C8F" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="007E245D" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E245D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Was soll konkret durchgeführt werden?)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="5F437926" w14:textId="77777777" w:rsidR="00C94504" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
+          <w:p w14:paraId="3A8B806B" w14:textId="77777777" w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="000C19CA" w:rsidRDefault="000C19CA" w:rsidP="00084F91">
+          <w:p w14:paraId="14CA6C01" w14:textId="77777777" w:rsidR="000C19CA" w:rsidRDefault="000C19CA" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
+          <w:p w14:paraId="349E21C1" w14:textId="77777777" w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
+          <w:p w14:paraId="3181B637" w14:textId="77777777" w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00740768" w:rsidRDefault="00740768" w:rsidP="00084F91">
+          <w:p w14:paraId="5838324C" w14:textId="77777777" w:rsidR="00740768" w:rsidRDefault="00740768" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C23FC7" w:rsidRDefault="00C23FC7" w:rsidP="00084F91">
+          <w:p w14:paraId="7EEE7109" w14:textId="77777777" w:rsidR="00C23FC7" w:rsidRDefault="00C23FC7" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C23FC7" w:rsidRDefault="00C23FC7" w:rsidP="00084F91">
+          <w:p w14:paraId="1C7367E6" w14:textId="77777777" w:rsidR="00C23FC7" w:rsidRDefault="00C23FC7" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C23FC7" w:rsidRDefault="00C23FC7" w:rsidP="00084F91">
+          <w:p w14:paraId="12659F53" w14:textId="77777777" w:rsidR="00C23FC7" w:rsidRDefault="00C23FC7" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C23FC7" w:rsidRPr="00084F91" w:rsidRDefault="00C23FC7" w:rsidP="00084F91">
+          <w:p w14:paraId="5F9DF28A" w14:textId="77777777" w:rsidR="00C23FC7" w:rsidRPr="00084F91" w:rsidRDefault="00C23FC7" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="000C19CA" w:rsidRDefault="00C94504">
+          <w:p w14:paraId="496E8B99" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="000C19CA" w:rsidRDefault="00C94504">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000C19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="000C19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="000C19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="000C19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ausführliche </w:t>
             </w:r>
             <w:r w:rsidR="00465B6A">
               <w:rPr>
@@ -6666,513 +8013,512 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">des Vorhabens </w:t>
             </w:r>
             <w:r w:rsidR="000C19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ist</w:t>
             </w:r>
             <w:r w:rsidRPr="000C19CA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> als Anlage beigefügt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w14:paraId="55CDFDD9" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="1800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="3F8954FC" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00084F91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>1.2 Innovativer Charakter</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="007E245D" w:rsidRDefault="00A51FDB" w:rsidP="00084F91">
+          <w:p w14:paraId="128E22D0" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="007E245D" w:rsidRDefault="00A51FDB" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E245D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(Was ist das konkret Neuartige </w:t>
             </w:r>
             <w:r w:rsidR="00C94504" w:rsidRPr="007E245D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">des </w:t>
             </w:r>
             <w:r w:rsidR="00CC7FB9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vorhabens</w:t>
             </w:r>
             <w:r w:rsidR="00C94504" w:rsidRPr="007E245D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>, welche Vorteile bestehen gegenüber bekannten Lösungen?)</w:t>
             </w:r>
             <w:r w:rsidR="00C94504" w:rsidRPr="007E245D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="71DA422D" w14:textId="77777777" w:rsidR="00C94504" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
+          <w:p w14:paraId="5D29B687" w14:textId="77777777" w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CD1CF2" w:rsidRPr="000C19CA" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
+          <w:p w14:paraId="244C2E63" w14:textId="77777777" w:rsidR="00CD1CF2" w:rsidRPr="000C19CA" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="000C19CA" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="199C6189" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="000C19CA" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="000C19CA" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="1F5688E2" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="000C19CA" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w14:paraId="52ED9C59" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="1800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="5A904D11" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00084F91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>1.3 Zielgruppen</w:t>
             </w:r>
             <w:r w:rsidRPr="00084F91">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="007E245D" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="6CE959D8" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="007E245D" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E245D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">(Wer sind die Adressaten bzw. Nutznießer des </w:t>
             </w:r>
             <w:r w:rsidR="00CC7FB9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Vorhabens</w:t>
             </w:r>
             <w:r w:rsidRPr="007E245D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="4F28970C" w14:textId="77777777" w:rsidR="00C94504" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
+          <w:p w14:paraId="633790A2" w14:textId="77777777" w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CD1CF2" w:rsidRPr="00084F91" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
+          <w:p w14:paraId="65B4788E" w14:textId="77777777" w:rsidR="00CD1CF2" w:rsidRPr="00084F91" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="5781DA64" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="2BA4235E" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w14:paraId="3DF481B4" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="1800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="007E245D">
+          <w:p w14:paraId="0093DBF3" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="007E245D">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
             </w:pPr>
             <w:r w:rsidRPr="00084F91">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">1.4 </w:t>
             </w:r>
             <w:r w:rsidR="002E50A5">
               <w:t xml:space="preserve">Beteiligte Akteure / </w:t>
             </w:r>
             <w:r w:rsidRPr="00084F91">
               <w:t xml:space="preserve">Partner </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="007E245D" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="4369B60B" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="007E245D" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E245D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Ist eine Zusammenarbeit mit Partnern aus der Region geplant? Wenn ja, welche Partner und welche Art von Partnerschaften sind vorgesehen?)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="4979A9C0" w14:textId="77777777" w:rsidR="00C94504" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00740768" w:rsidRPr="000C19CA" w:rsidRDefault="00740768" w:rsidP="00084F91">
+          <w:p w14:paraId="5B720350" w14:textId="77777777" w:rsidR="00740768" w:rsidRPr="000C19CA" w:rsidRDefault="00740768" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="3FF608BA" w14:textId="77777777" w:rsidR="00C94504" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
+          <w:p w14:paraId="5CB99A4A" w14:textId="77777777" w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="000C19CA" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="5760F71A" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="000C19CA" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w14:paraId="3D4A9BC8" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="1800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="007E245D">
+          <w:p w14:paraId="6820A763" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="007E245D">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
             </w:pPr>
             <w:r w:rsidRPr="00084F91">
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">1.5 Erwartete Ergebnisse bei </w:t>
             </w:r>
             <w:r w:rsidR="00CC7FB9">
               <w:t>Abschluss des Vorhabens/ Vorhaben</w:t>
             </w:r>
             <w:r w:rsidRPr="00084F91">
               <w:t>ziele</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="007E245D" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="47C2685E" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="007E245D" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E245D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Neues Produkt, neue Dienstleistung, Existenzgründung, Anzahl gesicherter Arbeitsplätze, Anzahl neu geschaffener Arbeitsplätze, o. ä.)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="082AAB1B" w14:textId="77777777" w:rsidR="00C94504" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00740768" w:rsidRPr="00084F91" w:rsidRDefault="00740768" w:rsidP="00084F91">
+          <w:p w14:paraId="67F2CCD3" w14:textId="77777777" w:rsidR="00740768" w:rsidRPr="00084F91" w:rsidRDefault="00740768" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
+          <w:p w14:paraId="68A8A652" w14:textId="77777777" w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="290198AB" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w14:paraId="0B7C96B8" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="1800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="007E245D">
+          <w:p w14:paraId="72472251" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="007E245D">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
             </w:pPr>
             <w:r w:rsidRPr="00084F91">
               <w:t>1.6 Barrierefreiheit</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="007E245D" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="2DFC7563" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="007E245D" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E245D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Wie werden die Bedürfnisse von Menschen mit körperlichen u</w:t>
             </w:r>
             <w:r w:rsidR="000C19CA" w:rsidRPr="007E245D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>nd</w:t>
             </w:r>
@@ -7227,4322 +8573,7730 @@
             <w:r w:rsidR="00740768" w:rsidRPr="002D5CD1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> oder Familien mit Kinderwagen und Menschen mit schwerem Gepäck</w:t>
             </w:r>
             <w:r w:rsidR="00740768" w:rsidRPr="007E245D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007E245D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>beachtet?)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="49302976" w14:textId="77777777" w:rsidR="00C94504" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
+          <w:p w14:paraId="57B36D2E" w14:textId="77777777" w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="19706B55" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="08D26BC2" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w14:paraId="1A6EAA09" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="1800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="007E245D">
+          <w:p w14:paraId="45AECEE2" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="007E245D">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
             </w:pPr>
             <w:r w:rsidRPr="00084F91">
               <w:t>1.7 Geschlechter-Gerechtigkeit / Chancengleichheit</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="007E245D" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="5E439D39" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="007E245D" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E245D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Inwiefern werden besondere Bedürfnisse und Interessen von Frauen und Männern beachtet?</w:t>
             </w:r>
             <w:r w:rsidR="001D11C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Welchen Beitrag leistet das Vorhaben zur </w:t>
             </w:r>
             <w:r w:rsidR="001D11C8" w:rsidRPr="001D11C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Geschlechter-Gerechtigkeit / Chancengleichheit</w:t>
             </w:r>
             <w:r w:rsidR="001D11C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
             <w:r w:rsidRPr="007E245D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="62F38DD7" w14:textId="77777777" w:rsidR="00C94504" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
+          <w:p w14:paraId="34954DCB" w14:textId="77777777" w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00740768" w:rsidRDefault="00740768" w:rsidP="00084F91">
+          <w:p w14:paraId="5ED632AC" w14:textId="77777777" w:rsidR="00740768" w:rsidRDefault="00740768" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00740768" w:rsidRPr="00084F91" w:rsidRDefault="00740768" w:rsidP="00084F91">
+          <w:p w14:paraId="5A62C6BA" w14:textId="77777777" w:rsidR="00740768" w:rsidRPr="00084F91" w:rsidRDefault="00740768" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w14:paraId="7351F453" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="1800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="007E245D">
+          <w:p w14:paraId="227DD44B" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="007E245D">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
             </w:pPr>
             <w:r w:rsidRPr="00084F91">
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">1.8 Einbindung in bestehende Konzepte in der </w:t>
             </w:r>
             <w:r w:rsidR="00E75F7F">
               <w:t>LEADER-</w:t>
             </w:r>
             <w:r w:rsidRPr="00084F91">
               <w:t>Region</w:t>
             </w:r>
             <w:r w:rsidR="00254BE7">
               <w:t xml:space="preserve"> / Vernetzung</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="007E245D" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="5045FD7D" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="007E245D" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007E245D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(Welche Konzepte? Erfolgte eine Abstimmung mit den betroffenen Fachstellen?)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="281A7FC0" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
+          <w:p w14:paraId="1BA3AC56" w14:textId="77777777" w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00CD1CF2" w:rsidRPr="00084F91" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
+          <w:p w14:paraId="711732EF" w14:textId="77777777" w:rsidR="00CD1CF2" w:rsidRPr="00084F91" w:rsidRDefault="00CD1CF2" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C94504" w:rsidRPr="000C19CA" w:rsidRDefault="00C94504" w:rsidP="00084F91">
+          <w:p w14:paraId="2209F6E8" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="000C19CA" w:rsidRDefault="00C94504" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E75F7F" w:rsidRPr="00084F91" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00E75F7F" w:rsidRPr="00084F91" w14:paraId="2E8893D7" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="1800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E75F7F" w:rsidRPr="00084F91" w:rsidRDefault="00E75F7F" w:rsidP="00E75F7F">
+          <w:p w14:paraId="2A171063" w14:textId="77777777" w:rsidR="00E75F7F" w:rsidRPr="00084F91" w:rsidRDefault="00E75F7F" w:rsidP="00E75F7F">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
             </w:pPr>
             <w:r w:rsidRPr="00084F91">
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:t>9</w:t>
             </w:r>
             <w:r w:rsidRPr="00084F91">
               <w:t xml:space="preserve"> Einbindung </w:t>
             </w:r>
             <w:r>
               <w:t>sozialer Gruppen in der LEADER-Region</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E75F7F" w:rsidRPr="00740768" w:rsidRDefault="00E75F7F" w:rsidP="007E245D">
+          <w:p w14:paraId="51DC5FBC" w14:textId="77777777" w:rsidR="00E75F7F" w:rsidRPr="00740768" w:rsidRDefault="00E75F7F" w:rsidP="007E245D">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0088292A" w:rsidRPr="00740768" w:rsidRDefault="0088292A" w:rsidP="007E245D">
+          <w:p w14:paraId="0E518ADD" w14:textId="77777777" w:rsidR="0088292A" w:rsidRPr="00740768" w:rsidRDefault="0088292A" w:rsidP="007E245D">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0088292A" w:rsidRPr="00084F91" w:rsidRDefault="0088292A" w:rsidP="007E245D">
+          <w:p w14:paraId="6948F269" w14:textId="77777777" w:rsidR="0088292A" w:rsidRPr="00084F91" w:rsidRDefault="0088292A" w:rsidP="007E245D">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w:rsidTr="00084F91">
+      <w:tr w:rsidR="00C94504" w:rsidRPr="00084F91" w14:paraId="558B30CA" w14:textId="77777777" w:rsidTr="00084F91">
         <w:trPr>
           <w:trHeight w:val="1800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9606" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00A51FDB" w:rsidRDefault="00E75F7F" w:rsidP="009137AD">
+          <w:p w14:paraId="489C75F2" w14:textId="77777777" w:rsidR="00A51FDB" w:rsidRDefault="00E75F7F" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:lastRenderedPageBreak/>
               <w:t>2.0</w:t>
             </w:r>
             <w:r w:rsidR="00C94504" w:rsidRPr="00084F91">
               <w:t xml:space="preserve"> Sonstiges</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00A51FDB">
+          <w:p w14:paraId="3565B2C3" w14:textId="77777777" w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2" w:rsidP="00A51FDB">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00740768" w:rsidRDefault="00740768" w:rsidP="00A51FDB">
+          <w:p w14:paraId="1987A142" w14:textId="77777777" w:rsidR="00740768" w:rsidRDefault="00740768" w:rsidP="00A51FDB">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00740768" w:rsidRPr="00740768" w:rsidRDefault="00740768" w:rsidP="00A51FDB">
+          <w:p w14:paraId="03422038" w14:textId="77777777" w:rsidR="00740768" w:rsidRPr="00740768" w:rsidRDefault="00740768" w:rsidP="00A51FDB">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A51FDB" w:rsidRPr="000C19CA" w:rsidRDefault="00A51FDB" w:rsidP="00A51FDB">
+          <w:p w14:paraId="1ADAC383" w14:textId="77777777" w:rsidR="00A51FDB" w:rsidRPr="000C19CA" w:rsidRDefault="00A51FDB" w:rsidP="00A51FDB">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:beforeLines="40" w:before="96" w:afterLines="40" w:after="96" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2"/>
+    <w:p w14:paraId="57DB88B4" w14:textId="77777777" w:rsidR="00CD1CF2" w:rsidRDefault="00CD1CF2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9634" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="964"/>
-        <w:gridCol w:w="1238"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="144"/>
+        <w:gridCol w:w="2167"/>
+        <w:gridCol w:w="2168"/>
+        <w:gridCol w:w="763"/>
         <w:gridCol w:w="41"/>
-        <w:gridCol w:w="1053"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="1239"/>
+        <w:gridCol w:w="1363"/>
+        <w:gridCol w:w="361"/>
+        <w:gridCol w:w="1807"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00C94504" w:rsidRPr="00934382" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="00C94504" w:rsidRPr="00934382" w14:paraId="688E1923" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="00C94504" w:rsidRPr="00465B6A" w:rsidRDefault="00C94504" w:rsidP="007E245D">
+          <w:p w14:paraId="1C183AA2" w14:textId="77777777" w:rsidR="00C94504" w:rsidRPr="00465B6A" w:rsidRDefault="00C94504" w:rsidP="007E245D">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00465B6A">
               <w:t>Kos</w:t>
             </w:r>
             <w:r w:rsidRPr="00654C42">
               <w:t>tenübersicht</w:t>
             </w:r>
             <w:r w:rsidR="000C19CA" w:rsidRPr="003D5A5B">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="4"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="00F047B3" w:rsidRPr="00934382" w14:paraId="25320760" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:trPr>
           <w:trHeight w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6103" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00BA1DBD" w:rsidRDefault="00F047B3">
+          <w:p w14:paraId="2E674E13" w14:textId="77777777" w:rsidR="00F047B3" w:rsidRPr="00BA1DBD" w:rsidRDefault="00F047B3">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00BA1DBD" w:rsidRDefault="00BA1DBD" w:rsidP="00BA1DBD">
+          <w:p w14:paraId="4C2AFA21" w14:textId="77777777" w:rsidR="00F047B3" w:rsidRPr="00BA1DBD" w:rsidRDefault="00BA1DBD" w:rsidP="00BA1DBD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">förderfähige </w:t>
             </w:r>
             <w:r w:rsidR="00F047B3" w:rsidRPr="00BA1DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Kosten </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00BA1DBD" w:rsidRDefault="00BA1DBD" w:rsidP="00BA1DBD">
+          <w:p w14:paraId="27CAABEA" w14:textId="77777777" w:rsidR="00F047B3" w:rsidRPr="00BA1DBD" w:rsidRDefault="00BA1DBD" w:rsidP="00BA1DBD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA1DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">nicht förderfähige </w:t>
             </w:r>
             <w:r w:rsidR="00F047B3" w:rsidRPr="00BA1DBD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Kosten</w:t>
             </w:r>
             <w:r w:rsidR="00F047B3" w:rsidRPr="00BA1DBD">
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="00B3616A" w:rsidRPr="00934382" w14:paraId="588FA8BF" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:trPr>
           <w:trHeight w:val="379"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6103" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRDefault="001D11C8">
+          <w:p w14:paraId="0B51BFC6" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00F047B3" w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Bruttogesamtkosten des </w:t>
             </w:r>
-            <w:r w:rsidR="00F047B3">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Vorhabens</w:t>
             </w:r>
-            <w:r w:rsidR="00F047B3">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Funotenzeichen"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:footnoteReference w:id="5"/>
             </w:r>
-            <w:r w:rsidR="0088292A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0088292A" w:rsidRPr="0088292A">
+            <w:r w:rsidRPr="0088292A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>oder</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001D11C8" w:rsidRPr="00934382" w:rsidRDefault="001D11C8">
+          <w:p w14:paraId="5A36D6DC" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRPr="00934382" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="0088292A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Ne</w:t>
             </w:r>
-            <w:r w:rsidR="0088292A" w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ttogesamtkosten</w:t>
             </w:r>
-            <w:r w:rsidR="0088292A">
+            <w:r>
               <w:rPr>
                 <w:rStyle w:val="Funotenzeichen"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:footnoteReference w:id="6"/>
             </w:r>
-            <w:r w:rsidR="0088292A" w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00934382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> des </w:t>
             </w:r>
-            <w:r w:rsidR="0088292A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Vorhabens</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRDefault="00F047B3" w:rsidP="00F047B3">
+          <w:p w14:paraId="04DD9E27" w14:textId="7D6C68B0" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00752627" w:rsidRPr="00934382" w:rsidRDefault="00752627" w:rsidP="00F047B3">
+          <w:p w14:paraId="4508E4AE" w14:textId="279085F3" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRDefault="00F047B3" w:rsidP="00F047B3">
+          <w:p w14:paraId="628D7315" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
-              <w:ind w:left="1114"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00752627" w:rsidRPr="00934382" w:rsidRDefault="00752627" w:rsidP="00F047B3">
+          <w:p w14:paraId="21C68958" w14:textId="6784C617" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
-              <w:ind w:left="1114"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="00B3616A" w:rsidRPr="00934382" w14:paraId="4F44F16C" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6103" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00731DCA" w:rsidRDefault="00F047B3" w:rsidP="00084F91">
+          <w:p w14:paraId="1A497A13" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRPr="00731DCA" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731DCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">davon Kosten für die Errichtung </w:t>
             </w:r>
-            <w:r w:rsidR="009137AD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">und den Erwerb </w:t>
             </w:r>
             <w:r w:rsidRPr="00731DCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>von unbeweglichem Vermögen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidRDefault="00F047B3" w:rsidP="00F047B3">
+          <w:p w14:paraId="0FDCDC0F" w14:textId="0F1ED08A" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidRDefault="00F047B3" w:rsidP="00F047B3">
+          <w:p w14:paraId="26F2E4EC" w14:textId="67C2E7A3" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
-              <w:ind w:left="1114"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="00B3616A" w:rsidRPr="00934382" w14:paraId="19F54AEF" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6103" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00731DCA" w:rsidRDefault="00F047B3" w:rsidP="00084F91">
+          <w:p w14:paraId="22EEA536" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRPr="00731DCA" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731DCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>davon Kosten für den Erwerb von beweglichem Vermögen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidRDefault="00F047B3" w:rsidP="00F047B3">
+          <w:p w14:paraId="3844CE73" w14:textId="200FA678" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidRDefault="00F047B3" w:rsidP="00F047B3">
+          <w:p w14:paraId="42B0F6B5" w14:textId="397069D3" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
-              <w:ind w:left="1114"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="00B3616A" w:rsidRPr="00934382" w14:paraId="6D393BFC" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6103" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00731DCA" w:rsidRDefault="00F047B3" w:rsidP="00740768">
+          <w:p w14:paraId="724869BE" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRPr="00731DCA" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731DCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>davon interne direkte Personalkosten</w:t>
             </w:r>
-            <w:r w:rsidR="009137AD">
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> der </w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> für die Durchführung des Vorhabens zzgl. der </w:t>
             </w:r>
             <w:r w:rsidRPr="00731DCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>15 % Pauschal</w:t>
             </w:r>
-            <w:r w:rsidR="009137AD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r w:rsidRPr="00731DCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> für indirekte Kosten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidRDefault="00F047B3" w:rsidP="00F047B3">
-[...22 lines deleted...]
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidRDefault="00F047B3" w:rsidP="00F047B3">
+          <w:p w14:paraId="5F0DA3B2" w14:textId="620B60DD" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>€</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="294DBF4E" w14:textId="0A870339" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
+            <w:pPr>
+              <w:pStyle w:val="Standard1"/>
+              <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidRDefault="00F047B3" w:rsidP="00F047B3">
+          <w:p w14:paraId="7DFC2930" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
-              <w:ind w:left="1114"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidRDefault="00F047B3" w:rsidP="00F047B3">
+          <w:p w14:paraId="679F8188" w14:textId="4DC51CA2" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
-              <w:ind w:left="1114"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="00B3616A" w:rsidRPr="00934382" w14:paraId="1C0A2809" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6103" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00731DCA" w:rsidRDefault="00F047B3" w:rsidP="009137AD">
+          <w:p w14:paraId="47BF1CDF" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRPr="00731DCA" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731DCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">davon </w:t>
             </w:r>
-            <w:r w:rsidR="009137AD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Kosten für die Inanspruchnahme </w:t>
             </w:r>
             <w:r w:rsidRPr="00731DCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>externe</w:t>
             </w:r>
-            <w:r w:rsidR="009137AD">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">r </w:t>
             </w:r>
             <w:r w:rsidRPr="00731DCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dienstleistungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidRDefault="00F047B3" w:rsidP="00F047B3">
+          <w:p w14:paraId="09C36743" w14:textId="63B62B5E" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidRDefault="00F047B3" w:rsidP="00F047B3">
+          <w:p w14:paraId="285D3D6C" w14:textId="75AA5EC3" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
-              <w:ind w:left="1114"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="00B3616A" w:rsidRPr="00934382" w14:paraId="3A7C19C4" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6103" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00731DCA" w:rsidRDefault="009137AD" w:rsidP="00084F91">
+          <w:p w14:paraId="4CAEA5E7" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRPr="00731DCA" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>davon Eigenleistungen / Sachleistungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidRDefault="00F047B3" w:rsidP="00F047B3">
+          <w:p w14:paraId="631F7771" w14:textId="4557203D" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidRDefault="00F047B3" w:rsidP="00F047B3">
+          <w:p w14:paraId="493612CD" w14:textId="06676464" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
-              <w:ind w:left="1114"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="00B3616A" w:rsidRPr="00934382" w14:paraId="1FAF019E" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6103" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00731DCA" w:rsidRDefault="009137AD" w:rsidP="00084F91">
+          <w:p w14:paraId="45F53F22" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRPr="00731DCA" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>davon Schulungs- und Qualifizierungskosten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidRDefault="00F047B3" w:rsidP="00F047B3">
+          <w:p w14:paraId="6C83C767" w14:textId="16967566" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidRDefault="00F047B3" w:rsidP="00F047B3">
+          <w:p w14:paraId="1685A245" w14:textId="06D4376B" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
-              <w:ind w:left="1114"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="00B3616A" w:rsidRPr="00934382" w14:paraId="46B73C59" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6103" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00731DCA" w:rsidRDefault="00F047B3" w:rsidP="00084F91">
+          <w:p w14:paraId="17DDC7FE" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRPr="00731DCA" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731DCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>davon Finanz- und Netzwerkkosten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidRDefault="00F047B3" w:rsidP="00F047B3">
+          <w:p w14:paraId="324E1A97" w14:textId="4680BCCE" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00F047B3" w:rsidRPr="00934382" w:rsidRDefault="00F047B3" w:rsidP="00F047B3">
+          <w:p w14:paraId="795ED8FC" w14:textId="4BD4B5AF" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
-              <w:ind w:left="1114"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00934382" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="00B3616A" w:rsidRPr="00934382" w14:paraId="254F2159" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6103" w:type="dxa"/>
-            <w:gridSpan w:val="7"/>
+            <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00731DCA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="7E930575" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRPr="00731DCA" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>davon Sonstige Kosten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Funotenzeichen"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="7"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1724" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00934382" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="6945659E" w14:textId="70EA5AB6" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1807" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00934382" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="26585204" w14:textId="63539D39" w:rsidR="00B3616A" w:rsidRPr="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
-              <w:ind w:left="1114"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00934382">
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00934382" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00934382" w14:paraId="26A8C28C" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:trPr>
           <w:trHeight w:val="122"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00934382" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="67BF0828" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="00934382" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="-200" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00934382" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00934382" w14:paraId="2634B94B" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00465B6A" w:rsidRDefault="0088292A" w:rsidP="009137AD">
+          <w:p w14:paraId="333C2A6F" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="00465B6A" w:rsidRDefault="0088292A" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t>Ausgaben</w:t>
             </w:r>
             <w:r w:rsidR="009137AD" w:rsidRPr="00465B6A">
               <w:t xml:space="preserve">plan nach Jahren </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="00B3616A" w14:paraId="7B66B355" w14:textId="77777777" w:rsidTr="00B3616A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00731DCA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="4FB54B56" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRPr="00731DCA" w:rsidRDefault="00B3616A" w:rsidP="009137AD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>J</w:t>
             </w:r>
             <w:r w:rsidRPr="00731DCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ahr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1238" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2167" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00731DCA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="006EBCD8" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRPr="00731DCA" w:rsidRDefault="00B3616A" w:rsidP="009137AD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00731DCA">
-[...4 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>23</w:t>
+              <w:t>2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1239" w:type="dxa"/>
-[...2 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2168" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00731DCA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="334F5A33" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRPr="00731DCA" w:rsidRDefault="00B3616A" w:rsidP="009137AD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731DCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1238" w:type="dxa"/>
+            <w:tcW w:w="2167" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00731DCA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="0644250F" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRPr="00731DCA" w:rsidRDefault="00B3616A" w:rsidP="009137AD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00731DCA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>2025</w:t>
+              <w:t>028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1239" w:type="dxa"/>
-[...48 lines deleted...]
-            <w:tcW w:w="1239" w:type="dxa"/>
+            <w:tcW w:w="2168" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00731DCA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="7F4E56D9" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRPr="00731DCA" w:rsidRDefault="00B3616A" w:rsidP="009137AD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00731DCA">
-[...25 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="00B3616A" w14:paraId="61BB09D0" w14:textId="77777777" w:rsidTr="00B3616A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="964" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00731DCA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="2DFACD13" w14:textId="38C7BFC7" w:rsidR="00B3616A" w:rsidRPr="00731DCA" w:rsidRDefault="0093202A" w:rsidP="009137AD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00731DCA">
-[...4 lines deleted...]
-              <w:t>€</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>EUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1238" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="2167" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00752627" w:rsidRDefault="009137AD" w:rsidP="00752627">
+          <w:p w14:paraId="32C41B67" w14:textId="741B4695" w:rsidR="00B3616A" w:rsidRPr="00731DCA" w:rsidRDefault="00B3616A" w:rsidP="00752627">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="20"/>
-[...2 lines deleted...]
-            </w:pPr>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1239" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00731DCA" w:rsidRDefault="009137AD" w:rsidP="00752627">
+          <w:p w14:paraId="285BFC76" w14:textId="789C8A3B" w:rsidR="00B3616A" w:rsidRPr="00731DCA" w:rsidRDefault="00B3616A" w:rsidP="00752627">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1238" w:type="dxa"/>
+            <w:tcW w:w="2167" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00731DCA" w:rsidRDefault="009137AD" w:rsidP="00752627">
+          <w:p w14:paraId="6BF0FDA0" w14:textId="286FFBF6" w:rsidR="00B3616A" w:rsidRPr="00731DCA" w:rsidRDefault="00B3616A" w:rsidP="00752627">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1239" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+            <w:tcW w:w="2168" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00731DCA" w:rsidRDefault="009137AD" w:rsidP="00752627">
+          <w:p w14:paraId="173EDD43" w14:textId="6B21D006" w:rsidR="00B3616A" w:rsidRPr="00731DCA" w:rsidRDefault="00B3616A" w:rsidP="00752627">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...45 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00A51FDB" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00A51FDB" w14:paraId="0BA4BF9A" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00A51FDB" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="5F744C6C" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="00A51FDB" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="160" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="0097478C" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="0097478C" w14:paraId="0D849D17" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00465B6A" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="4A572DCB" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="00465B6A" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00465B6A">
-              <w:lastRenderedPageBreak/>
               <w:t>Finanzierungsplan</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w14:paraId="3155407A" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="338B34C0" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Nettogesamtkosten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="7E7388D5" w14:textId="08B5A42F" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:tab/>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w14:paraId="0CEF61CF" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="2E974DC8" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Mehrwertsteuer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="7D8FB3BD" w14:textId="2C382893" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:tab/>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w14:paraId="4E15444D" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="5687F753" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Bruttogesamtkosten</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="3927FCAD" w14:textId="46F91CF2" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00414513">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w14:paraId="7305321B" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00731DCA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="20EA1471" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="00731DCA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731DCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Eigenmittel</w:t>
             </w:r>
             <w:r w:rsidRPr="00731DCA">
               <w:rPr>
                 <w:rStyle w:val="Funotenzeichen"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="8"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="4F1EFE0E" w14:textId="0739617C" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00414513">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w14:paraId="04F9DDA7" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="2960198A" w14:textId="77777777" w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>davon bar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="66C093FA" w14:textId="20F0D54B" w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:tab/>
-[...8 lines deleted...]
-              <w:tab/>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w14:paraId="5AF7B0B4" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:trPr>
           <w:trHeight w:val="472"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="00B8FE81" w14:textId="77777777" w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>davon über Kreditaufnahme</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="54083C21" w14:textId="4E974943" w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00414513">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00414513" w14:paraId="4E6A1F7B" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00731DCA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="6B42D237" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="00731DCA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731DCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>davon</w:t>
             </w:r>
             <w:r w:rsidRPr="00731DCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> Eigenleistungen</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="7D87663D" w14:textId="22DBD18B" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:tab/>
-[...6 lines deleted...]
-              <w:tab/>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w14:paraId="63675635" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="58468C1F" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0079592D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">davon Sachleistungen </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">(ohne freiwillige Arbeit) </w:t>
             </w:r>
             <w:r w:rsidRPr="0079592D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>unbar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="257A6452" w14:textId="031AEB94" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:tab/>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w14:paraId="03679F51" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="001C7BE3" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="0E6326D8" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="001C7BE3" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="709"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>davon freiwillige Arbeit (unbar)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidDel="00BA1797" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="0CD5DC0D" w14:textId="705522D1" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidDel="00BA1797" w:rsidRDefault="009137AD" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00414513">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w14:paraId="6E4560C8" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="39578991" w14:textId="77777777" w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w14:paraId="63305ECA" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="769EC214" w14:textId="307B2BA6" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00731DCA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Im LEADER-Ansatz beantragte Gesamtzuwendung</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
-              <w:t>Zuwendungssatz _____ %</w:t>
+              <w:t xml:space="preserve">Zuwendungssatz </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> %</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="438868FC" w14:textId="1568B542" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:tab/>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w14:paraId="64C185E3" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="51B16404" w14:textId="77777777" w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>w</w:t>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>eitere beantragte öffentliche Förderung</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Funotenzeichen"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="9"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="1D56D83A" w14:textId="50285871" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>von____________________________________________</w:t>
+              <w:t>von</w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="0093202A" w:rsidRPr="00B819CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="27B1FCB1" w14:textId="77777777" w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="7237E10C" w14:textId="386EB334" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w14:paraId="5E0EE568" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="6F3A5178" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Zweckgebundene </w:t>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Drittmittel (z.B. Spenden) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="2B545A09" w14:textId="16D63DD5" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:tab/>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w14:paraId="02BAD609" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="7C83B453" w14:textId="77777777" w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Zweck</w:t>
             </w:r>
             <w:r w:rsidRPr="000E3A52">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>un</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">gebundene </w:t>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Drittmittel (z.B. Spenden) </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="63A9C36B" w14:textId="7818C682" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:tab/>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00A51FDB" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00A51FDB" w14:paraId="464E1572" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00A51FDB" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="54B1DBE7" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="00A51FDB" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="160" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="004005B2" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="004005B2" w14:paraId="6A2EA00F" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="004005B2" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="3C998FCE" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="004005B2" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="004005B2">
+              <w:lastRenderedPageBreak/>
               <w:t>Angaben zu Einnahmen</w:t>
             </w:r>
             <w:r w:rsidRPr="004005B2">
               <w:rPr>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:footnoteReference w:id="10"/>
             </w:r>
             <w:r w:rsidRPr="004005B2">
               <w:t>, die mit dem Vorhaben erzielt werden</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w14:paraId="7B982E8C" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="19BF5191" w14:textId="77777777" w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Einnahmen pro Jahr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="5BA8F3A7" w14:textId="237FC16C" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:tab/>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w:rsidTr="00034D51">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w14:paraId="374F6DAB" w14:textId="77777777" w:rsidTr="00034D51">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00254BE7" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="183EABBF" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="00254BE7" w:rsidRDefault="009137AD" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="FormatvorlageStandard1ArialFettVor48PtNach48PtZeile"/>
               <w:keepNext/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
             </w:pPr>
             <w:r w:rsidRPr="00254BE7">
               <w:t>Folgekosten</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00024C0F" w14:paraId="782491A2" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6062" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="7D2F0432" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>m</w:t>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ögliche geschätzte Folgekosten</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> pro Jahr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3572" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="0FC0F285" w14:textId="34133FA4" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="00B3616A">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
+              <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin">
+                <w:ffData>
+                  <w:name w:val="Text167"/>
+                  <w:enabled/>
+                  <w:calcOnExit w:val="0"/>
+                  <w:textInput/>
+                </w:ffData>
+              </w:fldChar>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+            <w:r w:rsidR="00B3616A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:tab/>
               <w:t>€</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00A51FDB" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00A51FDB" w14:paraId="02A471BD" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00A51FDB" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="2DF3F255" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="00A51FDB" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="160" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="00414513" w14:paraId="564ABB36" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="8DB3E2" w:themeFill="text2" w:themeFillTint="66"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="79ABFE61" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="00414513" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:hanging="720"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00414513">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Anlagen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009137AD" w:rsidRPr="0097478C" w:rsidTr="00E75F7F">
+      <w:tr w:rsidR="009137AD" w:rsidRPr="0097478C" w14:paraId="27007194" w14:textId="77777777" w:rsidTr="00E75F7F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9634" w:type="dxa"/>
-            <w:gridSpan w:val="11"/>
+            <w:gridSpan w:val="8"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="0BFCEDA6" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B6CF4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008B6CF4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...4 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008B6CF4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Entwurfszeichnungen, Grundstückspläne, Grundbuchauszüge, Raumpläne</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="0135A36B" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>Detaillierte Kostenaufstellung des Gesamt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>vorhabens</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rStyle w:val="Funotenzeichen"/>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:footnoteReference w:id="11"/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="01CAF67F" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>Genaue Beschreibung der geplanten Eigenleistung mit Kostenvoranschlägen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="625F2992" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>Aktueller Auszug aus dem Vereins-, Handels- oder Genossenschaftsregister</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="77CABDA8" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>Bescheinigung der Gemeinnützigkeit</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="37DAD20A" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>Vereinssatzung / Gesellschaftervertrag mit Regelung der Vertretungsberechtigung</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="60B894C9" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
@@ -11556,1139 +16310,1102 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">, Genehmigungen </w:t>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">zum </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vorhaben</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="2430C3FB" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>Stellungnahmen entsprechender Fachstellen</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="7DDB294E" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Nachweise der gesicherten Gesamtfinanzierung des </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Vorhabens</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="5BCC8D38" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="993" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">Nachweis der Eigenmittel durch Kontoauszüge, Kreditbereitschaftserklärung oder andere geeignete Unterlagen </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="51528F29" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="993" w:hanging="567"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>Nachweis der Eigenmittel bei Gebietskörperschaften durch Stellungnahme der zuständigen Rechtsaufsichtsbehörde</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="674AEE5C" w14:textId="77777777" w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>Bestätigung des Finanzamtes zur Vorsteuerabzugsberechtigung</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="40A730CA" w14:textId="77777777" w:rsidR="009137AD" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>De-minimis-Bescheinigungen</w:t>
             </w:r>
             <w:r w:rsidR="001D11C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> der drei Steuerjahre (zwei vergangene Jahre und aktuelles Jahr)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
+          <w:p w14:paraId="69078867" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="008014FA" w:rsidRDefault="009137AD" w:rsidP="009137AD">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00197A6C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Erklärung „Angaben zur Einstufung als KMU“</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="009137AD" w:rsidRPr="00740768" w:rsidRDefault="009137AD" w:rsidP="00740768">
+          <w:p w14:paraId="6108BB25" w14:textId="77777777" w:rsidR="009137AD" w:rsidRPr="00740768" w:rsidRDefault="009137AD" w:rsidP="00740768">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:ind w:left="426" w:hanging="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:checkBox>
                     <w:sizeAuto/>
                     <w:default w:val="0"/>
                   </w:checkBox>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
             </w:r>
-            <w:r w:rsidR="00315504">
-[...6 lines deleted...]
-            <w:r w:rsidR="00315504">
+            <w:r w:rsidR="005E4D46">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="005E4D46">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:tab/>
               <w:t>Sonstige Unterlagen: _________________________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AA376E" w:rsidRDefault="00AA376E" w:rsidP="00731DCA">
+    <w:p w14:paraId="57120D43" w14:textId="77777777" w:rsidR="00AA376E" w:rsidRDefault="00AA376E" w:rsidP="00731DCA">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:spacing w:after="120" w:line="320" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00070EE1" w:rsidRDefault="00070EE1" w:rsidP="00084F91">
+    <w:p w14:paraId="6A939CA7" w14:textId="77777777" w:rsidR="00070EE1" w:rsidRDefault="00070EE1" w:rsidP="00084F91">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bitte füllen Sie den Projektsteckbrief soweit wie möglich aus und senden Sie die ausgefüllten Unterlagen an:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00084F91" w:rsidRDefault="00084F91" w:rsidP="00084F91">
+    <w:p w14:paraId="3BEDA04A" w14:textId="77777777" w:rsidR="00084F91" w:rsidRDefault="00084F91" w:rsidP="00084F91">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4152"/>
         <w:gridCol w:w="5346"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007751B7" w:rsidRPr="00934382" w:rsidTr="00FA1010">
+      <w:tr w:rsidR="007751B7" w:rsidRPr="00934382" w14:paraId="656F3FAB" w14:textId="77777777" w:rsidTr="00FA1010">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="007751B7" w:rsidP="00084F91">
+          <w:p w14:paraId="262B06C2" w14:textId="77777777" w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="007751B7" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Lokale Aktionsgruppe </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5346" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="000016EF" w:rsidP="00084F91">
+          <w:p w14:paraId="5BAF0C14" w14:textId="7144E9D2" w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="005E4D46" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Rheinhessen</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007751B7" w:rsidRPr="00934382" w:rsidTr="00FA1010">
+      <w:tr w:rsidR="007751B7" w:rsidRPr="00934382" w14:paraId="0D1F89DF" w14:textId="77777777" w:rsidTr="00FA1010">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="007751B7" w:rsidP="00084F91">
+          <w:p w14:paraId="77EA6C3E" w14:textId="77777777" w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="007751B7" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">Name </w:t>
             </w:r>
             <w:r w:rsidR="008014FA" w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">des </w:t>
             </w:r>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Ansprechpartner</w:t>
             </w:r>
             <w:r w:rsidR="008014FA" w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5346" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="000016EF" w:rsidP="00084F91">
+          <w:p w14:paraId="774780A7" w14:textId="0599123B" w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="005E4D46" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Regionalmanagerin Magdalena Haag</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007751B7" w:rsidRPr="00934382" w:rsidTr="00FA1010">
+      <w:tr w:rsidR="007751B7" w:rsidRPr="00934382" w14:paraId="492907F5" w14:textId="77777777" w:rsidTr="00FA1010">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="007751B7" w:rsidP="00084F91">
+          <w:p w14:paraId="0DF8E597" w14:textId="77777777" w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="007751B7" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Straße/Hausn</w:t>
             </w:r>
             <w:r w:rsidR="008014FA" w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5346" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007751B7" w:rsidRDefault="000016EF" w:rsidP="00084F91">
+          <w:p w14:paraId="208C8077" w14:textId="7E9F7804" w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="005E4D46" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>Kreisverwaltung Alzey-Worms</w:t>
-[...19 lines deleted...]
-              <w:t>Ernst-Ludwig-Straße 36</w:t>
+              <w:t>Ernst-Ludwig-Str. 36</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007751B7" w:rsidRPr="00934382" w:rsidTr="00FA1010">
+      <w:tr w:rsidR="007751B7" w:rsidRPr="00934382" w14:paraId="5AFBAD1B" w14:textId="77777777" w:rsidTr="00FA1010">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="007751B7" w:rsidP="00084F91">
+          <w:p w14:paraId="46231AB8" w14:textId="77777777" w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="007751B7" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PLZ/Ort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5346" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="000016EF" w:rsidP="00084F91">
+          <w:p w14:paraId="4BC4E115" w14:textId="6CEC96B3" w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="005E4D46" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>55232 Alzey</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007751B7" w:rsidRPr="00934382" w:rsidTr="00FA1010">
+      <w:tr w:rsidR="007751B7" w:rsidRPr="00934382" w14:paraId="1B217061" w14:textId="77777777" w:rsidTr="00FA1010">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4152" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="007751B7" w:rsidP="00084F91">
+          <w:p w14:paraId="042CD3C8" w14:textId="77777777" w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="007751B7" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008014FA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Tel. / Fax / Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5346" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="000016EF" w:rsidP="00084F91">
+          <w:p w14:paraId="46C55382" w14:textId="63A71186" w:rsidR="007751B7" w:rsidRPr="008014FA" w:rsidRDefault="005E4D46" w:rsidP="00084F91">
             <w:pPr>
               <w:pStyle w:val="Standard1"/>
               <w:spacing w:before="40" w:after="40" w:line="360" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>06731 4081022 /haag.magdalen</w:t>
-[...17 lines deleted...]
-              <w:t>@alzey-worms.de</w:t>
+              <w:t>06731 408-1022</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00084F91" w:rsidRDefault="00084F91" w:rsidP="00084F91">
+    <w:p w14:paraId="6CE0FE05" w14:textId="77777777" w:rsidR="00084F91" w:rsidRDefault="00084F91" w:rsidP="00084F91">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00070EE1" w:rsidRDefault="00070EE1" w:rsidP="00084F91">
+    <w:p w14:paraId="0E7DFC48" w14:textId="77777777" w:rsidR="00070EE1" w:rsidRDefault="00070EE1" w:rsidP="00084F91">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Sollten Sie Fragen zum Projektsteckbrief haben, können Sie sich gerne an uns wenden.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006C5F0E" w:rsidRDefault="006C5F0E" w:rsidP="00084F91">
+    <w:p w14:paraId="12441061" w14:textId="77777777" w:rsidR="006C5F0E" w:rsidRDefault="006C5F0E" w:rsidP="00084F91">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00070EE1" w:rsidRPr="00A51FDB" w:rsidRDefault="006C5F0E" w:rsidP="00084F91">
+    <w:p w14:paraId="583511E2" w14:textId="77777777" w:rsidR="00070EE1" w:rsidRPr="00A51FDB" w:rsidRDefault="006C5F0E" w:rsidP="00084F91">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A51FDB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Hiermit erkläre ich als bevollmächtigter Vertreter des </w:t>
       </w:r>
       <w:r w:rsidR="00CC7FB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00A51FDB">
         <w:rPr>
@@ -12704,62 +17421,62 @@
         </w:rPr>
         <w:t xml:space="preserve"> des Vorhabens</w:t>
       </w:r>
       <w:r w:rsidRPr="00A51FDB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">, dass bei positiver Bewertung des Vorhabens im Auswahlverfahren </w:t>
       </w:r>
       <w:r w:rsidR="006238E3" w:rsidRPr="00A51FDB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">die </w:t>
       </w:r>
       <w:r w:rsidRPr="00A51FDB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Erbringung der erforderlichen Eigenmittel zur Förderantragstellung bei der Bewilligungsstelle im vorab bekanntgegebenen Zeitraum gewährleistet ist.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00084F91" w:rsidRPr="00A51FDB" w:rsidRDefault="00084F91" w:rsidP="00084F91">
+    <w:p w14:paraId="06FBF13C" w14:textId="77777777" w:rsidR="00084F91" w:rsidRPr="00A51FDB" w:rsidRDefault="00084F91" w:rsidP="00084F91">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00070EE1" w:rsidRDefault="00070EE1" w:rsidP="00084F91">
+    <w:p w14:paraId="0A622E04" w14:textId="77777777" w:rsidR="00070EE1" w:rsidRDefault="00070EE1" w:rsidP="00084F91">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A51FDB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mit der Einreichung des Projektsteckbriefes zum Auswahlverfahren stimme ich der Veröffentlichung von </w:t>
       </w:r>
       <w:r w:rsidR="00CC7FB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidRPr="00A51FDB">
         <w:rPr>
@@ -12789,140 +17506,122 @@
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00A51FDB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>rägers</w:t>
       </w:r>
       <w:r w:rsidR="00CC7FB9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> des Vorhabens</w:t>
       </w:r>
       <w:r w:rsidRPr="00A51FDB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A51FDB" w:rsidRPr="00A51FDB" w:rsidRDefault="00A51FDB" w:rsidP="00084F91">
+    <w:p w14:paraId="738C112A" w14:textId="77777777" w:rsidR="00A51FDB" w:rsidRPr="00A51FDB" w:rsidRDefault="00A51FDB" w:rsidP="00084F91">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00254846" w:rsidRDefault="00254846" w:rsidP="00084F91">
+    <w:p w14:paraId="5F7B5D8F" w14:textId="77777777" w:rsidR="00254846" w:rsidRPr="00070EE1" w:rsidRDefault="00254846" w:rsidP="00084F91">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000016EF" w:rsidRDefault="000016EF" w:rsidP="00084F91">
-[...17 lines deleted...]
-    <w:p w:rsidR="006C5F0E" w:rsidRPr="006C5F0E" w:rsidRDefault="006C5F0E" w:rsidP="00084F91">
+    <w:p w14:paraId="1AC126F8" w14:textId="77777777" w:rsidR="006C5F0E" w:rsidRPr="006C5F0E" w:rsidRDefault="006C5F0E" w:rsidP="00084F91">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>_______________________   _______________________</w:t>
       </w:r>
       <w:r w:rsidR="008014FA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="007751B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007751B7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>_________________</w:t>
       </w:r>
       <w:r w:rsidR="00465DE5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>__</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00070EE1" w:rsidRPr="007E245D" w:rsidRDefault="006C5F0E" w:rsidP="007E245D">
+    <w:p w14:paraId="7F00C0C5" w14:textId="77777777" w:rsidR="00070EE1" w:rsidRPr="007E245D" w:rsidRDefault="006C5F0E" w:rsidP="007E245D">
       <w:pPr>
         <w:pStyle w:val="Standard1"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="3261"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:ind w:left="7088" w:hanging="7088"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E245D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ort, Datum</w:t>
       </w:r>
       <w:r w:rsidRPr="007E245D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
@@ -12974,86 +17673,87 @@
       <w:r w:rsidRPr="007E245D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CC7FB9" w:rsidRPr="007E245D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>des Vorhabens</w:t>
       </w:r>
       <w:r w:rsidRPr="007E245D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00070EE1" w:rsidRPr="007E245D" w:rsidSect="00A32B08">
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId12"/>
+    <w:sectPr w:rsidR="00070EE1" w:rsidRPr="007E245D" w:rsidSect="00692050">
+      <w:footerReference w:type="default" r:id="rId8"/>
+      <w:headerReference w:type="first" r:id="rId9"/>
       <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1134" w:right="851" w:bottom="1135" w:left="1367" w:header="431" w:footer="680" w:gutter="0"/>
       <w:paperSrc w:first="259" w:other="259"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:formProt w:val="0"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F86310" w:rsidRDefault="00F86310">
+    <w:p w14:paraId="05EBEEC2" w14:textId="77777777" w:rsidR="001D11C8" w:rsidRDefault="001D11C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F86310" w:rsidRDefault="00F86310">
+    <w:p w14:paraId="15C617D7" w14:textId="77777777" w:rsidR="001D11C8" w:rsidRDefault="001D11C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -13064,246 +17764,146 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-[...160 lines deleted...]
-  <w:p w:rsidR="00F86310" w:rsidRPr="00D47682" w:rsidRDefault="00F86310">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="4C0EEF14" w14:textId="1495EE82" w:rsidR="00692050" w:rsidRDefault="00692050" w:rsidP="00692050">
+    <w:pPr>
+      <w:pStyle w:val="TabelleSpaltelinks"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="1062"/>
+        <w:tab w:val="clear" w:pos="2196"/>
+        <w:tab w:val="clear" w:pos="3047"/>
+        <w:tab w:val="clear" w:pos="3330"/>
+        <w:tab w:val="left" w:pos="0"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
+    </w:pPr>
+    <w:bookmarkStart w:id="0" w:name="_Hlk236309650"/>
+    <w:r w:rsidRPr="004E0DA2">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E75578">
+      <w:t>(Stand</w:t>
+    </w:r>
+    <w:r>
+      <w:t>:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E75578">
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r>
+      <w:t>27.07.2026 / V02</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00E75578">
+      <w:t>)</w:t>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:bookmarkEnd w:id="0"/>
+    <w:r>
+      <w:tab/>
+      <w:t xml:space="preserve">Seite </w:t>
+    </w:r>
+    <w:r w:rsidRPr="001514CE">
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="001514CE">
+      <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="001514CE">
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001514CE">
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r>
+      <w:t xml:space="preserve"> von </w:t>
+    </w:r>
+    <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
+      <w:r>
+        <w:t>12</w:t>
+      </w:r>
+    </w:fldSimple>
+  </w:p>
+  <w:p w14:paraId="508D28AB" w14:textId="7B65DC91" w:rsidR="001D11C8" w:rsidRPr="00692050" w:rsidRDefault="001D11C8" w:rsidP="00692050">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
-      <w:rPr>
-[...1 lines deleted...]
-      </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00F86310" w:rsidRDefault="00F86310">
+    <w:p w14:paraId="41958A41" w14:textId="77777777" w:rsidR="001D11C8" w:rsidRDefault="001D11C8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00F86310" w:rsidRDefault="00F86310">
+    <w:p w14:paraId="2A0531EC" w14:textId="77777777" w:rsidR="001D11C8" w:rsidRDefault="001D11C8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
-    <w:p w:rsidR="00F86310" w:rsidRDefault="00F86310" w:rsidP="003D5A5B">
+    <w:p w14:paraId="1CC7D71F" w14:textId="77777777" w:rsidR="001D11C8" w:rsidRDefault="001D11C8" w:rsidP="003D5A5B">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> „</w:t>
       </w:r>
       <w:r w:rsidRPr="001C33F7">
         <w:t xml:space="preserve">Vorhaben" </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ist </w:t>
       </w:r>
       <w:r w:rsidRPr="001C33F7">
         <w:t>ein Projekt, ein Vertrag, eine Maßnahme oder ein Bündel von Projekten, ausgewählt von de</w:t>
       </w:r>
       <w:r>
         <w:t>r LAG</w:t>
       </w:r>
       <w:r w:rsidRPr="001C33F7">
@@ -13317,121 +17917,107 @@
       </w:r>
       <w:r>
         <w:t xml:space="preserve">und </w:t>
       </w:r>
       <w:r w:rsidRPr="001C33F7">
         <w:t>eine</w:t>
       </w:r>
       <w:r>
         <w:t>m</w:t>
       </w:r>
       <w:r w:rsidRPr="001C33F7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">der Ziele der GAP-SP-Verordnung </w:t>
       </w:r>
       <w:r w:rsidRPr="001C33F7">
         <w:t>beitragen</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="2">
-    <w:p w:rsidR="00F86310" w:rsidRDefault="00F86310">
-[...19 lines deleted...]
-    <w:p w:rsidR="00F86310" w:rsidRPr="00084F91" w:rsidRDefault="00F86310" w:rsidP="005837DC">
+    <w:p w14:paraId="13677A73" w14:textId="0F9190E7" w:rsidR="001D11C8" w:rsidRPr="00084F91" w:rsidRDefault="001D11C8" w:rsidP="005837DC">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00084F91">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00084F91">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00084F91">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="002D5CD1">
+      <w:r w:rsidR="00B3616A" w:rsidRPr="00B3616A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Als Vorhabenbeginn </w:t>
+        <w:t>Zuwendungen zur Projektförderung dürfen nur für solche Vorhaben bewilligt werden, die noch nicht bzw. nicht vor dem genehmigten Zeitpunkt begonnen worden sind. Als Vorhabenbeginn gilt der Beginn der Tätigkeiten bzw. der Bauarbeiten (auch Eigenleistungen) für die Investition, der Abschluss eines vorhaben-bezogenen Finanzierungs-, Architekten- oder Ingenieurvertrags und die erste rechtsverbindliche Verpflichtung (Beauftragung oder Abschluss eines der Ausführung zuzurechnenden Vertrages, sofern dieser keine aufschiebende Bedingung in Bezug auf die Gewährung der Fördermittel enthält). Maßgebend ist der früheste dieser Zeitpunkte. Die Beauftragung und Durchführung von Vorarbeiten und vorbereitenden Planungsleistungen bis zur Leistungsphase 7 der HOAI (z. B. die Einholung von Genehmigungen und die Erstellung von Durchführbarkeitsstudien) gelten hingegen nicht als förderschädlicher Vorhabenbeginn.</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="002D5CD1">
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="3">
+    <w:p w14:paraId="03D14FF1" w14:textId="77777777" w:rsidR="002D5CD1" w:rsidRDefault="002D5CD1">
+      <w:pPr>
+        <w:pStyle w:val="Funotentext"/>
+      </w:pPr>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:cs="Arial"/>
+          <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
-        <w:t>gilt</w:t>
+        <w:footnoteRef/>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> der Beginn der Tätigkeiten bzw. der Bauarbeiten für die Investition oder die erste rechtsverbindliche Verpflichtung, die das Vorhaben oder die Tätigkeit unumkehrbar macht. Maßgebend ist der früheste dieser Zeitpunkte. Vorarbeiten und vorbereitenden Planungsleistungen bis zur Leistungsphase 6 der HOAI (z. B. die Einholung von Genehmigungen und die Erstellung von Durchführbarkeitsstudien) gelten nicht als Beginn der Arbeiten oder der Tätigkeit.</w:t>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+        <w:t>LAG-spezifisch anpassen</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w:rsidR="00F86310" w:rsidRPr="000C19CA" w:rsidRDefault="00F86310" w:rsidP="00BA1DBD">
+    <w:p w14:paraId="0FF492F1" w14:textId="77777777" w:rsidR="001D11C8" w:rsidRPr="000C19CA" w:rsidRDefault="001D11C8" w:rsidP="00BA1DBD">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="142"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000C19CA">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="000C19CA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -13444,268 +18030,524 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Bei </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Vorhaben</w:t>
       </w:r>
       <w:r w:rsidRPr="000C19CA">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> der gebietsübergreifenden und transnationalen Kooperation </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ist eine Aufteilung der Kosten je Kooperationspartner gesondert als Anlage beizufügen.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
-    <w:p w:rsidR="00F86310" w:rsidRDefault="00F86310" w:rsidP="0088292A">
+    <w:p w14:paraId="34B5D87B" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="0088292A">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:ind w:left="142" w:hanging="142"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Aufgeteilt in förderfähige und nichtförderfähige Kosten.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="6">
-    <w:p w:rsidR="00F86310" w:rsidRDefault="00F86310" w:rsidP="0088292A">
+    <w:p w14:paraId="3F3EB19D" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRDefault="00B3616A" w:rsidP="0088292A">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:ind w:left="142" w:hanging="142"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Sofern Träger/in des Vorhabens Vorsteuerabzugsberechtigt ist.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="7">
-    <w:p w:rsidR="00F86310" w:rsidRDefault="00F86310">
+    <w:p w14:paraId="6330A016" w14:textId="77777777" w:rsidR="00B3616A" w:rsidRDefault="00B3616A">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>Erläuterung notwendig</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
-    <w:p w:rsidR="00F86310" w:rsidRPr="00084F91" w:rsidRDefault="00F86310" w:rsidP="00BA1DBD">
+    <w:p w14:paraId="5B7A53D7" w14:textId="77777777" w:rsidR="001D11C8" w:rsidRPr="00084F91" w:rsidRDefault="001D11C8" w:rsidP="00BA1DBD">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00084F91">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00084F91">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00084F91">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Barmittel, Kredite, Eigenleistungen, freiwillige nicht entlohnte Arbeit. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
-    <w:p w:rsidR="00F86310" w:rsidRPr="00084F91" w:rsidRDefault="00F86310" w:rsidP="00BA1DBD">
+    <w:p w14:paraId="7EEF55DD" w14:textId="77777777" w:rsidR="001D11C8" w:rsidRPr="00084F91" w:rsidRDefault="001D11C8" w:rsidP="00BA1DBD">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00084F91">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00740768">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00084F91">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Sonstige Förderprogramme bspw. ISB, KfW</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, Dorferneuerung, Kommunale Förderprogramme.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="10">
-    <w:p w:rsidR="00F86310" w:rsidRDefault="00F86310" w:rsidP="00BA1DBD">
+    <w:p w14:paraId="3EBDFBAB" w14:textId="77777777" w:rsidR="001D11C8" w:rsidRDefault="001D11C8" w:rsidP="00BA1DBD">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00084F91">
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="00084F91">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dies gilt nicht für beantragte De minimis-Beihilfen bzw. für Beihilfen in der landwirtschaftlichen Primärerzeugung sowie der Verarbeitung und Vermarktung landwirtschaftlicher Erzeugnisse. </w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="11">
-    <w:p w:rsidR="00F86310" w:rsidRPr="00F047B3" w:rsidRDefault="00F86310" w:rsidP="00BA1DBD">
+    <w:p w14:paraId="196C96AE" w14:textId="77777777" w:rsidR="001D11C8" w:rsidRPr="00F047B3" w:rsidRDefault="001D11C8" w:rsidP="00BA1DBD">
       <w:pPr>
         <w:pStyle w:val="Funotentext"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="142"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Funotenzeichen"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00740768">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F047B3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Bei Bauvorhaben Kostenermittlung nach DIN 276.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00F86310" w:rsidRDefault="00F86310">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7B8C6B64" w14:textId="110DE85A" w:rsidR="001D11C8" w:rsidRPr="00692050" w:rsidRDefault="00692050" w:rsidP="00692050">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
-      <w:t>LEADER-Projektsteckbrief</w:t>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251665408" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="504A8858" wp14:editId="2FA48690">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>4145611</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-24130</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="2138680" cy="1231900"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:wrapThrough wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="21377"/>
+              <wp:lineTo x="21356" y="21377"/>
+              <wp:lineTo x="21356" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapThrough>
+          <wp:docPr id="10" name="Grafik 10"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="3" name="Grafik 3"/>
+                  <pic:cNvPicPr/>
+                </pic:nvPicPr>
+                <pic:blipFill rotWithShape="1">
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect l="8485" t="26558" r="11780"/>
+                  <a:stretch/>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="2138680" cy="1231900"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                  <a:extLst>
+                    <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
+                      <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
+                    </a:ext>
+                  </a:extLst>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="margin">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="margin">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="004E0DA2">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <mc:AlternateContent>
+        <mc:Choice Requires="wps">
+          <w:drawing>
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="06353537" wp14:editId="424723D8">
+              <wp:simplePos x="0" y="0"/>
+              <wp:positionH relativeFrom="column">
+                <wp:posOffset>0</wp:posOffset>
+              </wp:positionH>
+              <wp:positionV relativeFrom="paragraph">
+                <wp:posOffset>831215</wp:posOffset>
+              </wp:positionV>
+              <wp:extent cx="1139588" cy="307075"/>
+              <wp:effectExtent l="0" t="0" r="3810" b="0"/>
+              <wp:wrapNone/>
+              <wp:docPr id="8" name="Textfeld 8"/>
+              <wp:cNvGraphicFramePr/>
+              <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                  <wps:wsp>
+                    <wps:cNvSpPr txBox="1"/>
+                    <wps:spPr>
+                      <a:xfrm>
+                        <a:off x="0" y="0"/>
+                        <a:ext cx="1139588" cy="307075"/>
+                      </a:xfrm>
+                      <a:prstGeom prst="rect">
+                        <a:avLst/>
+                      </a:prstGeom>
+                      <a:solidFill>
+                        <a:schemeClr val="lt1"/>
+                      </a:solidFill>
+                      <a:ln w="6350">
+                        <a:noFill/>
+                      </a:ln>
+                    </wps:spPr>
+                    <wps:txbx>
+                      <w:txbxContent>
+                        <w:p w14:paraId="1C0CBE2D" w14:textId="77777777" w:rsidR="00692050" w:rsidRPr="00C817D9" w:rsidRDefault="00692050" w:rsidP="00692050">
+                          <w:pPr>
+                            <w:spacing w:line="240" w:lineRule="auto"/>
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="003399"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                          </w:pPr>
+                          <w:r w:rsidRPr="00C817D9">
+                            <w:rPr>
+                              <w:b/>
+                              <w:color w:val="003399"/>
+                              <w:sz w:val="14"/>
+                              <w:szCs w:val="14"/>
+                            </w:rPr>
+                            <w:t>Kofinanziert von der Europäischen Union</w:t>
+                          </w:r>
+                        </w:p>
+                      </w:txbxContent>
+                    </wps:txbx>
+                    <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="t" anchorCtr="0" forceAA="0" compatLnSpc="1">
+                      <a:prstTxWarp prst="textNoShape">
+                        <a:avLst/>
+                      </a:prstTxWarp>
+                      <a:noAutofit/>
+                    </wps:bodyPr>
+                  </wps:wsp>
+                </a:graphicData>
+              </a:graphic>
+              <wp14:sizeRelH relativeFrom="margin">
+                <wp14:pctWidth>0</wp14:pctWidth>
+              </wp14:sizeRelH>
+              <wp14:sizeRelV relativeFrom="margin">
+                <wp14:pctHeight>0</wp14:pctHeight>
+              </wp14:sizeRelV>
+            </wp:anchor>
+          </w:drawing>
+        </mc:Choice>
+        <mc:Fallback xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
+          <w:pict>
+            <v:shapetype w14:anchorId="06353537" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
+              <v:stroke joinstyle="miter"/>
+              <v:path gradientshapeok="t" o:connecttype="rect"/>
+            </v:shapetype>
+            <v:shape id="Textfeld 8" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:65.45pt;width:89.75pt;height:24.2pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAg/tDPLgIAAFsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO2yAQfa/Uf0C8N3Zue7HirNKsUlWK&#10;dlfKVvtMMCRImKFAYqdf3wHntts+VX0hg2c4zJxzyOShrTXZC+cVmJL2ezklwnColNmU9Mfr4ssd&#10;JT4wUzENRpT0IDx9mH7+NGlsIQawBV0JRxDE+KKxJd2GYIss83wrauZ7YIXBpARXs4Bbt8kqxxpE&#10;r3U2yPObrAFXWQdceI9fH7sknSZ8KQUPz1J6EYguKfYW0urSuo5rNp2wYuOY3Sp+bIP9Qxc1UwYv&#10;PUM9ssDIzqk/oGrFHXiQocehzkBKxUWaAafp5x+mWW2ZFWkWJMfbM03+/8Hyp/3KvjgS2q/QooCR&#10;kMb6wuPHOE8rXR1/sVOCeaTwcKZNtIHweKg/vB/fodAcc8P8Nr8dR5jscto6H74JqEkMSupQlsQW&#10;2y996EpPJfEyD1pVC6V12kQriLl2ZM9QRB1Sjwj+rkob0pT0ZjjOE7CBeLxD1gZ7ucwUo9CuW6Kq&#10;q3nXUB2QBgedQ7zlC4W9LpkPL8yhJXBytHl4xkVqwLvgGFGyBffrb99jPSqFWUoatFhJ/c8dc4IS&#10;/d2ghvf90Sh6Mm1G49sBbtx1Zn2dMbt6DkhAHx+U5SmM9UGfQumgfsPXMIu3YooZjneXNJzCeeiM&#10;j6+Ji9ksFaELLQtLs7I8QkfCoxKv7Rtz9ihXQKGf4GRGVnxQrauNJw3MdgGkSpJGnjtWj/Sjg5Mp&#10;jq8tPpHrfaq6/CdMfwMAAP//AwBQSwMEFAAGAAgAAAAhAORoUc/fAAAACAEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj81OwzAQhO9IvIO1SFxQ60BUStM4FUL8SL3RlFa9beMliYjXUewm4e1xucBtd2c0&#10;+026Gk0jeupcbVnB7TQCQVxYXXOpYJu/TB5AOI+ssbFMCr7JwSq7vEgx0Xbgd+o3vhQhhF2CCirv&#10;20RKV1Rk0E1tSxy0T9sZ9GHtSqk7HEK4aeRdFN1LgzWHDxW29FRR8bU5GQWHm3K/duPrxxDP4vb5&#10;rc/nO50rdX01Pi5BeBr9nxnO+AEdssB0tCfWTjQKQhEfrnG0AHGW54sZiOPvEIPMUvm/QPYDAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAIP7Qzy4CAABbBAAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA5GhRz98AAAAIAQAADwAAAAAAAAAAAAAAAACI&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJQFAAAAAA==&#10;" fillcolor="white [3201]" stroked="f" strokeweight=".5pt">
+              <v:textbox>
+                <w:txbxContent>
+                  <w:p w14:paraId="1C0CBE2D" w14:textId="77777777" w:rsidR="00692050" w:rsidRPr="00C817D9" w:rsidRDefault="00692050" w:rsidP="00692050">
+                    <w:pPr>
+                      <w:spacing w:line="240" w:lineRule="auto"/>
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="003399"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                    </w:pPr>
+                    <w:r w:rsidRPr="00C817D9">
+                      <w:rPr>
+                        <w:b/>
+                        <w:color w:val="003399"/>
+                        <w:sz w:val="14"/>
+                        <w:szCs w:val="14"/>
+                      </w:rPr>
+                      <w:t>Kofinanziert von der Europäischen Union</w:t>
+                    </w:r>
+                  </w:p>
+                </w:txbxContent>
+              </v:textbox>
+            </v:shape>
+          </w:pict>
+        </mc:Fallback>
+      </mc:AlternateContent>
+    </w:r>
+    <w:r w:rsidRPr="004E0DA2">
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664384" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3E36FD65" wp14:editId="2A6C44EB">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>72390</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>156845</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="882015" cy="679450"/>
+          <wp:effectExtent l="0" t="0" r="0" b="6350"/>
+          <wp:wrapNone/>
+          <wp:docPr id="9" name="Bild 3"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="0" name="Picture 3"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId2" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="882015" cy="679450"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B276426"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7A22EA9E"/>
     <w:lvl w:ilvl="0" w:tplc="1FA6873C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -14949,328 +19791,327 @@
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529">
+    <o:shapedefaults v:ext="edit" spidmax="20481">
       <o:colormru v:ext="edit" colors="#39f"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="dgnword-docGUID" w:val="{F3B3FCAF-6918-4592-A792-0EF4BC383F6E}"/>
     <w:docVar w:name="dgnword-eventsink" w:val="92203216"/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="003F3366"/>
-    <w:rsid w:val="000016EF"/>
     <w:rsid w:val="00024C0F"/>
     <w:rsid w:val="00034D51"/>
     <w:rsid w:val="00065E84"/>
     <w:rsid w:val="00070EE1"/>
     <w:rsid w:val="00084F91"/>
     <w:rsid w:val="000942BB"/>
     <w:rsid w:val="000A2F10"/>
     <w:rsid w:val="000A3775"/>
     <w:rsid w:val="000C19CA"/>
     <w:rsid w:val="000E3A52"/>
     <w:rsid w:val="001042C3"/>
     <w:rsid w:val="00114D45"/>
     <w:rsid w:val="0012601B"/>
     <w:rsid w:val="00177235"/>
     <w:rsid w:val="00197A6C"/>
     <w:rsid w:val="001C33F7"/>
     <w:rsid w:val="001C7BE3"/>
     <w:rsid w:val="001D11C8"/>
     <w:rsid w:val="001D7909"/>
     <w:rsid w:val="001F0C36"/>
     <w:rsid w:val="00230015"/>
     <w:rsid w:val="00254767"/>
     <w:rsid w:val="00254846"/>
     <w:rsid w:val="00254BE7"/>
     <w:rsid w:val="00271ECD"/>
     <w:rsid w:val="00287F5A"/>
     <w:rsid w:val="00290E6B"/>
     <w:rsid w:val="00294694"/>
     <w:rsid w:val="002A0AB8"/>
     <w:rsid w:val="002B27D5"/>
     <w:rsid w:val="002D351D"/>
     <w:rsid w:val="002D5CD1"/>
     <w:rsid w:val="002E43B5"/>
     <w:rsid w:val="002E50A5"/>
     <w:rsid w:val="002F3963"/>
-    <w:rsid w:val="00315504"/>
     <w:rsid w:val="00327A64"/>
     <w:rsid w:val="00346C8B"/>
     <w:rsid w:val="003520F6"/>
     <w:rsid w:val="00361024"/>
     <w:rsid w:val="003669BE"/>
     <w:rsid w:val="00372A32"/>
     <w:rsid w:val="00386780"/>
     <w:rsid w:val="003C15DE"/>
     <w:rsid w:val="003D5A5B"/>
     <w:rsid w:val="003F32CD"/>
     <w:rsid w:val="003F3366"/>
     <w:rsid w:val="004005B2"/>
     <w:rsid w:val="00414513"/>
     <w:rsid w:val="00465B6A"/>
     <w:rsid w:val="00465DE5"/>
     <w:rsid w:val="004D00C0"/>
     <w:rsid w:val="004F7220"/>
     <w:rsid w:val="00564A35"/>
     <w:rsid w:val="005837DC"/>
     <w:rsid w:val="00592D2B"/>
     <w:rsid w:val="00595558"/>
     <w:rsid w:val="00596CC7"/>
     <w:rsid w:val="005A2F76"/>
+    <w:rsid w:val="005A60FD"/>
+    <w:rsid w:val="005E4D46"/>
     <w:rsid w:val="005F1A01"/>
     <w:rsid w:val="006238E3"/>
     <w:rsid w:val="00644450"/>
     <w:rsid w:val="00654C42"/>
     <w:rsid w:val="00656A88"/>
     <w:rsid w:val="00665D5C"/>
-    <w:rsid w:val="00667517"/>
+    <w:rsid w:val="00692050"/>
     <w:rsid w:val="006925A2"/>
     <w:rsid w:val="006961F2"/>
     <w:rsid w:val="006A614A"/>
     <w:rsid w:val="006C5F0E"/>
     <w:rsid w:val="0070280F"/>
     <w:rsid w:val="00707432"/>
     <w:rsid w:val="007259DD"/>
     <w:rsid w:val="007306D1"/>
     <w:rsid w:val="00731DCA"/>
     <w:rsid w:val="00740768"/>
     <w:rsid w:val="007450FB"/>
     <w:rsid w:val="00752627"/>
     <w:rsid w:val="00757E68"/>
     <w:rsid w:val="007606EE"/>
     <w:rsid w:val="007751B7"/>
     <w:rsid w:val="00783202"/>
-    <w:rsid w:val="007908EF"/>
+    <w:rsid w:val="007A5B8C"/>
     <w:rsid w:val="007E245D"/>
     <w:rsid w:val="007E67D3"/>
     <w:rsid w:val="007F4E65"/>
     <w:rsid w:val="008014FA"/>
     <w:rsid w:val="00833554"/>
     <w:rsid w:val="00836FD8"/>
-    <w:rsid w:val="00863F4D"/>
     <w:rsid w:val="0088292A"/>
-    <w:rsid w:val="008A1629"/>
     <w:rsid w:val="008B4DD3"/>
     <w:rsid w:val="008B6CF4"/>
     <w:rsid w:val="008C2520"/>
     <w:rsid w:val="008C43EF"/>
     <w:rsid w:val="009137AD"/>
     <w:rsid w:val="00926B6F"/>
+    <w:rsid w:val="0093202A"/>
     <w:rsid w:val="00933D73"/>
     <w:rsid w:val="00934382"/>
     <w:rsid w:val="00934659"/>
     <w:rsid w:val="00951846"/>
     <w:rsid w:val="009615F8"/>
     <w:rsid w:val="0096303D"/>
     <w:rsid w:val="0097478C"/>
     <w:rsid w:val="00990F3D"/>
     <w:rsid w:val="009935D7"/>
     <w:rsid w:val="009C0809"/>
     <w:rsid w:val="009D5501"/>
     <w:rsid w:val="009F7544"/>
     <w:rsid w:val="00A32B08"/>
+    <w:rsid w:val="00A4484E"/>
     <w:rsid w:val="00A46DEA"/>
     <w:rsid w:val="00A51FDB"/>
     <w:rsid w:val="00A6161E"/>
     <w:rsid w:val="00A71AEE"/>
     <w:rsid w:val="00A724B5"/>
     <w:rsid w:val="00A76F96"/>
     <w:rsid w:val="00AA376E"/>
     <w:rsid w:val="00AC639B"/>
     <w:rsid w:val="00AD17DB"/>
     <w:rsid w:val="00AD260D"/>
     <w:rsid w:val="00AF0DAD"/>
     <w:rsid w:val="00AF5173"/>
     <w:rsid w:val="00AF5508"/>
     <w:rsid w:val="00B000ED"/>
     <w:rsid w:val="00B02E89"/>
     <w:rsid w:val="00B12FE0"/>
     <w:rsid w:val="00B31543"/>
+    <w:rsid w:val="00B3616A"/>
     <w:rsid w:val="00B43D48"/>
     <w:rsid w:val="00B44B63"/>
     <w:rsid w:val="00B47702"/>
     <w:rsid w:val="00B478AE"/>
     <w:rsid w:val="00B518F7"/>
     <w:rsid w:val="00B67B86"/>
     <w:rsid w:val="00B75906"/>
+    <w:rsid w:val="00B819CC"/>
     <w:rsid w:val="00BA1797"/>
     <w:rsid w:val="00BA1DBD"/>
     <w:rsid w:val="00BA6F74"/>
     <w:rsid w:val="00BC508B"/>
     <w:rsid w:val="00BD0021"/>
     <w:rsid w:val="00BF4989"/>
     <w:rsid w:val="00BF61DE"/>
     <w:rsid w:val="00C01376"/>
     <w:rsid w:val="00C16C23"/>
     <w:rsid w:val="00C23FC7"/>
     <w:rsid w:val="00C2579C"/>
     <w:rsid w:val="00C26D26"/>
     <w:rsid w:val="00C32FC1"/>
     <w:rsid w:val="00C65815"/>
-    <w:rsid w:val="00C831FE"/>
     <w:rsid w:val="00C90E2A"/>
     <w:rsid w:val="00C94504"/>
     <w:rsid w:val="00CA30A8"/>
     <w:rsid w:val="00CC7FB9"/>
     <w:rsid w:val="00CD1CF2"/>
     <w:rsid w:val="00CE6567"/>
     <w:rsid w:val="00D019EC"/>
     <w:rsid w:val="00D46E00"/>
     <w:rsid w:val="00D47682"/>
     <w:rsid w:val="00D531CC"/>
     <w:rsid w:val="00D6158C"/>
     <w:rsid w:val="00D85764"/>
     <w:rsid w:val="00D91890"/>
     <w:rsid w:val="00D94941"/>
     <w:rsid w:val="00DA27C4"/>
     <w:rsid w:val="00DE1EFD"/>
     <w:rsid w:val="00DF42BD"/>
     <w:rsid w:val="00E54181"/>
     <w:rsid w:val="00E562FF"/>
     <w:rsid w:val="00E75F7F"/>
     <w:rsid w:val="00E910C9"/>
     <w:rsid w:val="00EB51FA"/>
     <w:rsid w:val="00ED7829"/>
     <w:rsid w:val="00EF2ABD"/>
     <w:rsid w:val="00F033B7"/>
     <w:rsid w:val="00F047B3"/>
     <w:rsid w:val="00F37E62"/>
     <w:rsid w:val="00F43CD7"/>
     <w:rsid w:val="00F73E99"/>
     <w:rsid w:val="00F85253"/>
-    <w:rsid w:val="00F86310"/>
     <w:rsid w:val="00FA1010"/>
     <w:rsid w:val="00FA28C9"/>
     <w:rsid w:val="00FA3B96"/>
     <w:rsid w:val="00FB79C3"/>
     <w:rsid w:val="00FC27CE"/>
     <w:rsid w:val="00FD0889"/>
     <w:rsid w:val="00FE5A3F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="22529">
+    <o:shapedefaults v:ext="edit" spidmax="20481">
       <o:colormru v:ext="edit" colors="#39f"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="3D4A3C8E"/>
+  <w14:docId w14:val="740A92DB"/>
   <w15:docId w15:val="{00E43C3F-04FF-44A5-81D5-EEEC26D35C2D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="de-DE" w:eastAsia="de-DE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -15595,50 +20436,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:aliases w:val="nicht benutzen"/>
     <w:qFormat/>
     <w:rsid w:val="00A71AEE"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
@@ -15878,55 +20720,113 @@
     <w:basedOn w:val="Standard1"/>
     <w:rsid w:val="007F4E65"/>
     <w:pPr>
       <w:spacing w:before="96" w:after="96" w:line="360" w:lineRule="exact"/>
       <w:ind w:left="709" w:hanging="709"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FuzeileZchn">
     <w:name w:val="Fußzeile Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Fuzeile"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="008C43EF"/>
     <w:rPr>
       <w:vanish/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabelleSpaltelinks">
+    <w:name w:val="Tabelle Spalte links"/>
+    <w:basedOn w:val="Standard"/>
+    <w:qFormat/>
+    <w:rsid w:val="00692050"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="1062"/>
+        <w:tab w:val="left" w:pos="2196"/>
+        <w:tab w:val="left" w:pos="3047"/>
+        <w:tab w:val="left" w:pos="3330"/>
+      </w:tabs>
+      <w:spacing w:beforeLines="20" w:before="48" w:afterLines="20" w:after="48" w:line="280" w:lineRule="exact"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:noProof/>
+      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16kursivfett">
+    <w:name w:val="16 kursiv fett"/>
+    <w:basedOn w:val="Standard"/>
+    <w:link w:val="16kursivfettZchn"/>
+    <w:qFormat/>
+    <w:rsid w:val="00692050"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="8" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
+      </w:pBdr>
+      <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3"/>
+      <w:spacing w:after="240" w:line="240" w:lineRule="exact"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="16kursivfettZchn">
+    <w:name w:val="16 kursiv fett Zchn"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:link w:val="16kursivfett"/>
+    <w:rsid w:val="00692050"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="DDD9C3"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
     <w:div w:id="542713163">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="40330879">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -16213,51 +21113,55 @@
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
         </w:div>
       </w:divsChild>
     </w:div>
     <w:div w:id="1433479692">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Larissa">
   <a:themeElements>
     <a:clrScheme name="Larissa">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -16510,87 +21414,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A79D38AF-ADEC-4AD4-A936-FBDB6F7C145F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD51A82B-C387-43E0-83DA-5603BE8BA37F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>10</Pages>
-  <Words>1128</Words>
-  <Characters>9389</Characters>
+  <Words>1160</Words>
+  <Characters>10318</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>78</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>85</Lines>
+  <Paragraphs>22</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Ministerium für Umwelt, Forsten und Verbraucherschutz</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministerium für Umwelt und Forsten</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10497</CharactersWithSpaces>
+  <CharactersWithSpaces>11456</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Ministerium für Umwelt, Forsten und Verbraucherschutz</dc:title>
   <dc:creator>BK</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="FSC#COOSYSTEM@1.1:Container">
     <vt:lpwstr>COO.2109.100.3.2394753</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="FSC#COOELAK@1.1001:Subject">
     <vt:lpwstr>LEADER (2014 - 2020)</vt:lpwstr>